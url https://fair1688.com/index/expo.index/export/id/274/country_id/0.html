--- v0 (2026-08-13)
+++ v1 (2026-11-08)
@@ -12,188 +12,191 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="75">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-08-14 02:38:35</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="76">
+  <si>
+    <t>展会清单 导出时间：2026-11-08 18:38:16</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
-    <t>越南（南方）国际工业自动化展览会 - VIAF SOUTHERN</t>
+    <t>越南（南方）国际工业制造及自动化展览会 - VIAF</t>
   </si>
   <si>
     <t>自动化 / 仪表</t>
   </si>
   <si>
     <t>亚洲-越南-平阳</t>
   </si>
   <si>
     <t>越南平阳世贸展览中心</t>
   </si>
   <si>
-    <t>2026年06月17日-06月19日</t>
+    <t>2027年06月16日-06月18日</t>
+  </si>
+  <si>
+    <t>700家</t>
+  </si>
+  <si>
+    <t>瑞典国际自动化展览会 - Elmia Automation</t>
+  </si>
+  <si>
+    <t>欧洲-瑞典-斯德哥尔摩</t>
+  </si>
+  <si>
+    <t>瑞典延雪平ELMIA会展中心</t>
+  </si>
+  <si>
+    <t>2028年05月16日-05月19日</t>
+  </si>
+  <si>
+    <t>1147家</t>
+  </si>
+  <si>
+    <t xml:space="preserve">德国斯图加特装配自动化展览会 - motek  </t>
+  </si>
+  <si>
+    <t>欧洲-德国-斯图加特</t>
+  </si>
+  <si>
+    <t>德国新斯图加特展览中心</t>
+  </si>
+  <si>
+    <t>2026年10月06日-10月08日</t>
+  </si>
+  <si>
+    <t>911家</t>
+  </si>
+  <si>
+    <t>波兰测试测量及控制展览会 - Control-Tech</t>
+  </si>
+  <si>
+    <t>欧洲-波兰-凯尔采</t>
+  </si>
+  <si>
+    <t>波兰凯尔采会展中心</t>
+  </si>
+  <si>
+    <t>200家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科测试测量及控制展览会 - Testing &amp; Control</t>
+  </si>
+  <si>
+    <t>欧洲-俄罗斯-莫斯科</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科克洛库斯国际会展中心</t>
+  </si>
+  <si>
+    <t>2026年10月19日-10月21日</t>
+  </si>
+  <si>
+    <t>198家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科无损检测设备及技术诊断展览会 - NDT Russia</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科自动化及仪器仪表展览会 - MetrolExpo</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科全俄会展中心</t>
+  </si>
+  <si>
+    <t>2024年04月16日-04月18日</t>
+  </si>
+  <si>
+    <t>279家</t>
+  </si>
+  <si>
+    <t>加拿大多伦多自动化展览会 - ADM</t>
+  </si>
+  <si>
+    <t>北美洲-加拿大-多伦多</t>
+  </si>
+  <si>
+    <t>加拿大多伦多会议中心</t>
+  </si>
+  <si>
+    <t>2025年10月21日-10月23日</t>
+  </si>
+  <si>
+    <t>400家</t>
+  </si>
+  <si>
+    <t>德国斯图加特质量控制测试及仪器仪表展览会 - Control International Trade Fair for Quality Assurance</t>
+  </si>
+  <si>
+    <t>2025年05月06日-05月09日</t>
   </si>
   <si>
     <t>500家</t>
-  </si>
-[...91 lines deleted...]
-    <t>2025年05月06日-05月09日</t>
   </si>
   <si>
     <t>美国工业自动化展览会 - AUTOMATE</t>
   </si>
   <si>
     <t>北美洲-美国-芝加哥</t>
   </si>
   <si>
     <t>美国芝加哥迈考密展览中心</t>
   </si>
   <si>
     <t>2026年06月22日-06月25日</t>
   </si>
   <si>
     <t>800家</t>
   </si>
   <si>
     <t>德国纽伦堡工业自动化展览会 - SPSIPCDRIVES</t>
   </si>
   <si>
     <t>欧洲-德国-纽伦堡</t>
   </si>
   <si>
     <t>德国纽伦堡会展中心</t>
   </si>
@@ -838,195 +841,195 @@
       <c r="H10" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>2206</v>
       </c>
       <c r="B11" t="s">
         <v>44</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
         <v>21</v>
       </c>
       <c r="E11" t="s">
         <v>22</v>
       </c>
       <c r="F11" t="s">
         <v>45</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>14</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>2201</v>
       </c>
       <c r="B12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="E12" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="F12" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>2181</v>
       </c>
       <c r="B13" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="E13" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="F13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>2179</v>
       </c>
       <c r="B14" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="E14" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="F14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>2178</v>
       </c>
       <c r="B15" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="E15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="F15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>1396</v>
       </c>
       <c r="B16" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="E16" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="F16" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
         <v>43</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>3775</v>
       </c>
       <c r="B17" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="E17" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="F17" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>