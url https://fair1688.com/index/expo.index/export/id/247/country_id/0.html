--- v0 (2026-06-16)
+++ v1 (2026-08-01)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="126">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-06-17 07:38:57</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="128">
+  <si>
+    <t>展会清单 导出时间：2026-08-01 10:07:17</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -200,51 +200,57 @@
   <si>
     <t>德国柏林会展中心</t>
   </si>
   <si>
     <t>2026年02月04日-02月06日</t>
   </si>
   <si>
     <t>2675家</t>
   </si>
   <si>
     <t>德国科隆户外用品及园艺展览会 - SPOGA&amp;GAFA</t>
   </si>
   <si>
     <t>欧洲-德国-科隆</t>
   </si>
   <si>
     <t>德国科隆会展中心</t>
   </si>
   <si>
     <t>2026年06月22日-06月24日</t>
   </si>
   <si>
     <t>1600家</t>
   </si>
   <si>
-    <t>俄罗斯莫斯科园艺园林花卉展览会 - Flowers Expo</t>
+    <t>俄罗斯国际园艺园林花卉展览会 - Flowers Expo</t>
+  </si>
+  <si>
+    <t>2026年09月07日-09月09日</t>
+  </si>
+  <si>
+    <t>385家</t>
   </si>
   <si>
     <t>荷兰花卉园林园艺展览会 - GreenTech Amsterdam</t>
   </si>
   <si>
     <t>欧洲-荷兰-阿姆斯特丹</t>
   </si>
   <si>
     <t>荷兰阿姆斯特丹国际会展中心</t>
   </si>
   <si>
     <t>2026年06月09日-06月11日</t>
   </si>
   <si>
     <t>545家</t>
   </si>
   <si>
     <t>美国果蔬展览会 - GPFS</t>
   </si>
   <si>
     <t>北美洲-美国-亚特兰大</t>
   </si>
   <si>
     <t>美国亚特兰大市场中心</t>
   </si>
@@ -1059,415 +1065,415 @@
       <c r="F13" t="s">
         <v>60</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>3435</v>
       </c>
       <c r="B14" t="s">
         <v>62</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
         <v>21</v>
       </c>
       <c r="E14" t="s">
         <v>26</v>
       </c>
       <c r="F14" t="s">
-        <v>23</v>
+        <v>63</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>33</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>3434</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="E15" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="F15" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>3433</v>
       </c>
       <c r="B16" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="C16" t="s">
         <v>10</v>
       </c>
       <c r="D16" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="E16" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
       <c r="F16" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>3432</v>
       </c>
       <c r="B17" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="C17" t="s">
         <v>10</v>
       </c>
       <c r="D17" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
       <c r="E17" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="F17" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>3431</v>
       </c>
       <c r="B18" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
       <c r="C18" t="s">
         <v>10</v>
       </c>
       <c r="D18" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="E18" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="F18" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>3430</v>
       </c>
       <c r="B19" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E19" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F19" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>3429</v>
       </c>
       <c r="B20" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="E20" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="F20" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>3428</v>
       </c>
       <c r="B21" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E21" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="F21" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>3427</v>
       </c>
       <c r="B22" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="C22" t="s">
         <v>10</v>
       </c>
       <c r="D22" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E22" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F22" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>3426</v>
       </c>
       <c r="B23" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C23" t="s">
         <v>10</v>
       </c>
       <c r="D23" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="E23" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="F23" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
         <v>61</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>3425</v>
       </c>
       <c r="B24" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="C24" t="s">
         <v>10</v>
       </c>
       <c r="D24" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="E24" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="F24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>38</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>3424</v>
       </c>
       <c r="B25" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="C25" t="s">
         <v>10</v>
       </c>
       <c r="D25" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="E25" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="F25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>1436</v>
       </c>
       <c r="B26" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="C26" t="s">
         <v>10</v>
       </c>
       <c r="D26" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E26" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F26" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>63</v>
       </c>
       <c r="B27" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C27" t="s">
         <v>10</v>
       </c>
       <c r="D27" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="E27" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="F27" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>4187</v>
       </c>
       <c r="B28" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C28" t="s">
         <v>10</v>
       </c>
       <c r="D28" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E28" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="F28" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>162</v>
       </c>
       <c r="B29" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="C29" t="s">
         <v>10</v>
       </c>
       <c r="D29" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="E29" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="F29" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>