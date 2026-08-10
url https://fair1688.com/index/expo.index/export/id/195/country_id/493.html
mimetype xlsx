--- v0 (2026-05-11)
+++ v1 (2026-08-10)
@@ -14,108 +14,108 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="28">
   <si>
-    <t>展会清单 导出时间：2026-05-11 20:52:37</t>
+    <t>展会清单 导出时间：2026-08-10 14:55:36</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
+    <t>印度孟买模具展览会 - DIE &amp; MOULD INDIA</t>
+  </si>
+  <si>
+    <t>机床 / 模具</t>
+  </si>
+  <si>
+    <t>亚洲-印度-孟买</t>
+  </si>
+  <si>
+    <t>印度孟买国际展览中心</t>
+  </si>
+  <si>
+    <t>2026年04月21日-04月24日</t>
+  </si>
+  <si>
+    <t>350家</t>
+  </si>
+  <si>
     <t>印度班加罗尔机床工具展览会 - IMTEX</t>
   </si>
   <si>
-    <t>机床 / 模具</t>
-[...1 lines deleted...]
-  <si>
     <t>亚洲-印度-班加罗尔</t>
   </si>
   <si>
     <t>印度班加罗尔国际展览中心</t>
   </si>
   <si>
-    <t>2026年01月21日-01月25日</t>
+    <t>2027年01月21日-01月27日</t>
   </si>
   <si>
     <t>625家</t>
-  </si>
-[...13 lines deleted...]
-    <t>350家</t>
   </si>
   <si>
     <t>印度新德里机床展览会 - AMTEX</t>
   </si>
   <si>
     <t>亚洲-印度-新德里</t>
   </si>
   <si>
     <t>印度新德里国际会展中心</t>
   </si>
   <si>
     <t>2026年07月24日-07月27日</t>
   </si>
   <si>
     <t>600家</t>
   </si>
   <si>
     <t>印度新德里机床展览会 - IMTOS</t>
   </si>
   <si>
     <t>2025年05月15日-05月18日</t>
   </si>
   <si>
     <t>315家</t>
   </si>
@@ -486,75 +486,75 @@
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>2136</v>
+        <v>2193</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>2193</v>
+        <v>2136</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
         <v>16</v>
       </c>
       <c r="E4" t="s">
         <v>17</v>
       </c>
       <c r="F4" t="s">
         <v>18</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>2138</v>
       </c>