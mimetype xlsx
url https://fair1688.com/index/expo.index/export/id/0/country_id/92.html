--- v0 (2026-06-01)
+++ v1 (2026-06-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
   <si>
-    <t>展会清单 导出时间：2026-06-02 05:08:21</t>
+    <t>展会清单 导出时间：2026-06-02 05:58:43</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>