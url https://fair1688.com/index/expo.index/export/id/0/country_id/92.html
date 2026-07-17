--- v1 (2026-06-01)
+++ v2 (2026-07-17)
@@ -12,310 +12,304 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="239">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-06-02 05:58:43</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
+  <si>
+    <t>展会清单 导出时间：2026-07-17 10:21:42</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
-    <t>阿拉伯国际铝业大会 - ARABAL</t>
-[...2 lines deleted...]
-    <t>铝工业</t>
+    <t>中东迪拜润滑油及技术展览会 - Lubricant Expo Middle East</t>
+  </si>
+  <si>
+    <t>润滑油</t>
   </si>
   <si>
     <t>中东地区-阿联酋-迪拜</t>
   </si>
   <si>
     <t>阿联酋迪拜世界贸易中心</t>
   </si>
   <si>
+    <t>2027年04月13日-04月15日</t>
+  </si>
+  <si>
+    <t>160家</t>
+  </si>
+  <si>
+    <t>中东阿布扎比3D打印及增材制造技术展览会 - AM CONCLAVE MIDDLE EAST</t>
+  </si>
+  <si>
+    <t>3D打印</t>
+  </si>
+  <si>
+    <t>中东地区-阿联酋-阿布扎比</t>
+  </si>
+  <si>
+    <t>阿联酋阿布扎比国家展览中心</t>
+  </si>
+  <si>
+    <t>2025年09月24日-09月25日</t>
+  </si>
+  <si>
+    <t>45家</t>
+  </si>
+  <si>
+    <t>迪拜视听集成设备技术展览会 - Integrate Middle East</t>
+  </si>
+  <si>
+    <t>舞台灯光 / 音响乐器</t>
+  </si>
+  <si>
+    <t>2026年05月20日-05月22日</t>
+  </si>
+  <si>
+    <t>250家</t>
+  </si>
+  <si>
+    <t>阿联酋迪拜复合材料和先进材料展览会 - MECAM</t>
+  </si>
+  <si>
+    <t>复合材料</t>
+  </si>
+  <si>
+    <t>2025年09月15日-09月17日</t>
+  </si>
+  <si>
+    <t>350家</t>
+  </si>
+  <si>
+    <t xml:space="preserve">阿联酋迪拜纺织及服装展览会 - IATF </t>
+  </si>
+  <si>
+    <t>服装服饰</t>
+  </si>
+  <si>
+    <t>2025年05月20日-05月22日</t>
+  </si>
+  <si>
+    <t>720家</t>
+  </si>
+  <si>
+    <t xml:space="preserve">阿联酋迪拜食品展览会 - Gulfood </t>
+  </si>
+  <si>
+    <t>食品饮料</t>
+  </si>
+  <si>
+    <t>2026年01月26日-01月30日</t>
+  </si>
+  <si>
+    <t>4200家</t>
+  </si>
+  <si>
+    <t xml:space="preserve">阿联酋迪拜甜食糖果及食品展览会 - ISM MIDDLE EAST </t>
+  </si>
+  <si>
+    <t>733家</t>
+  </si>
+  <si>
+    <t>阿联酋家用消费品展览会 - VIBRANT INDIA</t>
+  </si>
+  <si>
+    <t>消费品</t>
+  </si>
+  <si>
+    <t>2025年07月05日-07月07日</t>
+  </si>
+  <si>
+    <t>780家</t>
+  </si>
+  <si>
+    <t>阿联酋迪拜烟草展览会 - WT Middle East</t>
+  </si>
+  <si>
+    <t>烟草</t>
+  </si>
+  <si>
+    <t>2025年11月11日-11月12日</t>
+  </si>
+  <si>
+    <t>550家</t>
+  </si>
+  <si>
+    <t xml:space="preserve">阿联酋迪拜电子烟展览会 - World Vape Show </t>
+  </si>
+  <si>
+    <t>2025年06月18日-06月20日</t>
+  </si>
+  <si>
+    <t>600家</t>
+  </si>
+  <si>
+    <t>阿联酋迪拜茶咖啡展览会 - ORGANIC TEA &amp; COFFEE EXPO</t>
+  </si>
+  <si>
+    <t>茶 / 咖啡</t>
+  </si>
+  <si>
+    <t>2025年11月17日-11月19日</t>
+  </si>
+  <si>
+    <t>100家</t>
+  </si>
+  <si>
+    <t>阿联酋迪拜食品配料及食品加工展览会 - Gulfhost</t>
+  </si>
+  <si>
     <t>2025年11月04日-11月06日</t>
   </si>
   <si>
-    <t>150家</t>
-[...133 lines deleted...]
-  <si>
     <t>1450家</t>
   </si>
   <si>
     <t>阿联酋迪拜混凝土展览会 - Middle East Concrete</t>
   </si>
   <si>
     <t>混凝土及砂浆</t>
   </si>
   <si>
     <t>2025年11月24日-11月27日</t>
   </si>
   <si>
     <t>466家</t>
   </si>
   <si>
     <t>迪拜宠物用品展览会 - PET WORLD ARABIA</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
-    <t>2025年04月19日-04月20日</t>
+    <t>2026年09月13日-09月14日</t>
+  </si>
+  <si>
+    <t>140家</t>
+  </si>
+  <si>
+    <t>阿联酋迪拜电梯展览会 - The Elevator Show</t>
+  </si>
+  <si>
+    <t>电梯</t>
+  </si>
+  <si>
+    <t>2026年09月21日-09月23日</t>
+  </si>
+  <si>
+    <t>236家</t>
+  </si>
+  <si>
+    <t>中东迪拜玻璃展览会 - GULF GLASS</t>
+  </si>
+  <si>
+    <t>玻璃</t>
+  </si>
+  <si>
+    <t>255家</t>
+  </si>
+  <si>
+    <t>阿联酋阿布扎比畜牧展览会 - VIV MEA</t>
+  </si>
+  <si>
+    <t>畜牧 / 水产</t>
+  </si>
+  <si>
+    <t>2025年11月25日-11月27日</t>
+  </si>
+  <si>
+    <t>1100家</t>
+  </si>
+  <si>
+    <t>阿联酋畜牧展览会 - EuroTier Middle East</t>
+  </si>
+  <si>
+    <t>2025年10月06日-10月07日</t>
+  </si>
+  <si>
+    <t>200家</t>
+  </si>
+  <si>
+    <t>阿联酋迪拜石材展览会 - Middle east stone</t>
+  </si>
+  <si>
+    <t>石材</t>
+  </si>
+  <si>
+    <t>400家</t>
+  </si>
+  <si>
+    <t>阿联酋迪拜农业及畜牧展览会 - AgraME</t>
   </si>
   <si>
     <t>500家</t>
   </si>
   <si>
-    <t>阿联酋迪拜电梯展览会 - The Elevator Show</t>
-[...52 lines deleted...]
-  <si>
     <t>阿联酋迪拜激光美容与皮肤护理展览会 - Dubai Derma</t>
   </si>
   <si>
     <t>美容 / 化妆用品</t>
   </si>
   <si>
     <t>2025年04月14日-04月16日</t>
   </si>
   <si>
     <t>700家</t>
   </si>
   <si>
     <t>阿联酋迪拜木工机械及家具配件展览会 - WOODSHOW</t>
   </si>
   <si>
     <t>家具</t>
   </si>
   <si>
     <t>477家</t>
   </si>
   <si>
     <t>阿联酋迪拜美容展览会 - Beautyworld Middle East</t>
   </si>
   <si>
     <t>2025年10月27日-10月29日</t>
@@ -699,50 +693,53 @@
     <t>阿联酋沙迦博览中心</t>
   </si>
   <si>
     <t>2025年05月15日-05月17日</t>
   </si>
   <si>
     <t>阿联酋迪拜运输物流展览会 - Breakbulk Middle East</t>
   </si>
   <si>
     <t>物流仓储</t>
   </si>
   <si>
     <t>2026年02月04日-02月05日</t>
   </si>
   <si>
     <t>阿联酋迪拜光学眼镜展览会 - VisionPlus Dubai</t>
   </si>
   <si>
     <t>光学 / 眼镜</t>
   </si>
   <si>
     <t>阿联酋迪拜文具及办公用品展览会 - Paperworld Middle East</t>
   </si>
   <si>
     <t>办公 / 文具</t>
+  </si>
+  <si>
+    <t>2026年10月13日-10月15日</t>
   </si>
   <si>
     <t>554家</t>
   </si>
   <si>
     <t>迪拜国际酒店展览会 - THE HOTEL SHOW DUBAI</t>
   </si>
   <si>
     <t>2025年05月27日-05月29日</t>
   </si>
   <si>
     <t>迪拜国际家具和室内装饰展览会 - INDEX</t>
   </si>
   <si>
     <t>装潢装饰</t>
   </si>
   <si>
     <t>272家</t>
   </si>
   <si>
     <t>阿联酋沙迦国际聚氨酯展览会 - PU TECH Arab</t>
   </si>
   <si>
     <t>聚氨酯</t>
   </si>
@@ -1078,1671 +1075,1647 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H68"/>
+  <dimension ref="A1:H67"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>4180</v>
+        <v>4163</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>4163</v>
+        <v>4174</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E4" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F4" t="s">
-        <v>17</v>
+        <v>19</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>18</v>
+        <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>4174</v>
+        <v>4084</v>
       </c>
       <c r="B5" t="s">
-        <v>19</v>
+        <v>21</v>
       </c>
       <c r="C5" t="s">
-        <v>20</v>
+        <v>22</v>
       </c>
       <c r="D5" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E5" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F5" t="s">
         <v>23</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>24</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>4084</v>
+        <v>4056</v>
       </c>
       <c r="B6" t="s">
         <v>25</v>
       </c>
       <c r="C6" t="s">
         <v>26</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>4056</v>
+        <v>3614</v>
       </c>
       <c r="B7" t="s">
         <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>30</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
         <v>31</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>3614</v>
+        <v>3590</v>
       </c>
       <c r="B8" t="s">
         <v>33</v>
       </c>
       <c r="C8" t="s">
         <v>34</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>35</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>3590</v>
+        <v>3581</v>
       </c>
       <c r="B9" t="s">
         <v>37</v>
       </c>
       <c r="C9" t="s">
-        <v>38</v>
+        <v>34</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
-        <v>39</v>
+        <v>27</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>3581</v>
+        <v>3575</v>
       </c>
       <c r="B10" t="s">
+        <v>39</v>
+      </c>
+      <c r="C10" t="s">
+        <v>40</v>
+      </c>
+      <c r="D10" t="s">
+        <v>17</v>
+      </c>
+      <c r="E10" t="s">
+        <v>18</v>
+      </c>
+      <c r="F10" t="s">
         <v>41</v>
-      </c>
-[...10 lines deleted...]
-        <v>31</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>42</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>3575</v>
+        <v>3544</v>
       </c>
       <c r="B11" t="s">
         <v>43</v>
       </c>
       <c r="C11" t="s">
         <v>44</v>
       </c>
       <c r="D11" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E11" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F11" t="s">
         <v>45</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>46</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>3544</v>
+        <v>3543</v>
       </c>
       <c r="B12" t="s">
         <v>47</v>
       </c>
       <c r="C12" t="s">
+        <v>44</v>
+      </c>
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
+        <v>12</v>
+      </c>
+      <c r="F12" t="s">
         <v>48</v>
-      </c>
-[...7 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>50</v>
+        <v>49</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>3543</v>
+        <v>3529</v>
       </c>
       <c r="B13" t="s">
+        <v>50</v>
+      </c>
+      <c r="C13" t="s">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>48</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
         <v>52</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>53</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>3529</v>
+        <v>3506</v>
       </c>
       <c r="B14" t="s">
         <v>54</v>
       </c>
       <c r="C14" t="s">
+        <v>34</v>
+      </c>
+      <c r="D14" t="s">
+        <v>11</v>
+      </c>
+      <c r="E14" t="s">
+        <v>12</v>
+      </c>
+      <c r="F14" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>56</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>57</v>
+        <v>56</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>3506</v>
+        <v>3491</v>
       </c>
       <c r="B15" t="s">
+        <v>57</v>
+      </c>
+      <c r="C15" t="s">
         <v>58</v>
       </c>
-      <c r="C15" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>12</v>
       </c>
       <c r="F15" t="s">
-        <v>13</v>
+        <v>59</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>3491</v>
+        <v>3461</v>
       </c>
       <c r="B16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="C16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
         <v>12</v>
       </c>
       <c r="F16" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>3461</v>
+        <v>3453</v>
       </c>
       <c r="B17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="C17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>3453</v>
+        <v>3410</v>
       </c>
       <c r="B18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
         <v>12</v>
       </c>
       <c r="F18" t="s">
-        <v>70</v>
+        <v>59</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
         <v>71</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>3410</v>
+        <v>3401</v>
       </c>
       <c r="B19" t="s">
         <v>72</v>
       </c>
       <c r="C19" t="s">
         <v>73</v>
       </c>
       <c r="D19" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E19" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F19" t="s">
-        <v>62</v>
+        <v>74</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>3401</v>
+        <v>3400</v>
       </c>
       <c r="B20" t="s">
-        <v>75</v>
+        <v>76</v>
       </c>
       <c r="C20" t="s">
-        <v>76</v>
+        <v>73</v>
       </c>
       <c r="D20" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
         <v>77</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>3400</v>
+        <v>3362</v>
       </c>
       <c r="B21" t="s">
         <v>79</v>
       </c>
       <c r="C21" t="s">
-        <v>76</v>
+        <v>80</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>80</v>
+        <v>59</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
         <v>81</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>3362</v>
+        <v>3349</v>
       </c>
       <c r="B22" t="s">
         <v>82</v>
       </c>
       <c r="C22" t="s">
-        <v>83</v>
+        <v>73</v>
       </c>
       <c r="D22" t="s">
         <v>11</v>
       </c>
       <c r="E22" t="s">
         <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>62</v>
+        <v>77</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>3349</v>
+        <v>3305</v>
       </c>
       <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" t="s">
         <v>85</v>
       </c>
-      <c r="C23" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D23" t="s">
         <v>11</v>
       </c>
       <c r="E23" t="s">
         <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>80</v>
+        <v>86</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>67</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>3305</v>
+        <v>3263</v>
       </c>
       <c r="B24" t="s">
+        <v>88</v>
+      </c>
+      <c r="C24" t="s">
+        <v>89</v>
+      </c>
+      <c r="D24" t="s">
+        <v>11</v>
+      </c>
+      <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
         <v>86</v>
-      </c>
-[...10 lines deleted...]
-        <v>88</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>3263</v>
+        <v>3256</v>
       </c>
       <c r="B25" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="C25" t="s">
-        <v>91</v>
+        <v>85</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
         <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>3256</v>
+        <v>3217</v>
       </c>
       <c r="B26" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="C26" t="s">
-        <v>87</v>
+        <v>95</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
         <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>3217</v>
+        <v>3199</v>
       </c>
       <c r="B27" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="C27" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
         <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>3199</v>
+        <v>3197</v>
       </c>
       <c r="B28" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>99</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>3197</v>
+        <v>3173</v>
       </c>
       <c r="B29" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="C29" t="s">
-        <v>101</v>
+        <v>106</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>105</v>
+        <v>59</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>3173</v>
+        <v>3157</v>
       </c>
       <c r="B30" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D30" t="s">
         <v>11</v>
       </c>
       <c r="E30" t="s">
         <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>62</v>
+        <v>110</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>3157</v>
+        <v>3109</v>
       </c>
       <c r="B31" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="C31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>113</v>
+        <v>49</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>3109</v>
+        <v>3089</v>
       </c>
       <c r="B32" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="C32" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
         <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>53</v>
+        <v>118</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>3089</v>
+        <v>3019</v>
       </c>
       <c r="B33" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C33" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D33" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E33" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F33" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>3019</v>
+        <v>2987</v>
       </c>
       <c r="B34" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C34" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D34" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>2987</v>
+        <v>2980</v>
       </c>
       <c r="B35" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="C35" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>2980</v>
+        <v>2969</v>
       </c>
       <c r="B36" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="C36" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="D36" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E36" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F36" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>2969</v>
+        <v>2955</v>
       </c>
       <c r="B37" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C37" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D37" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>135</v>
+        <v>27</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>136</v>
+        <v>28</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>2955</v>
+        <v>2906</v>
       </c>
       <c r="B38" t="s">
         <v>137</v>
       </c>
       <c r="C38" t="s">
         <v>138</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
         <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>31</v>
+        <v>139</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>32</v>
+        <v>140</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>2906</v>
+        <v>2882</v>
       </c>
       <c r="B39" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C39" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
         <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>2882</v>
+        <v>2872</v>
       </c>
       <c r="B40" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="C40" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>146</v>
+        <v>28</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>2872</v>
+        <v>2860</v>
       </c>
       <c r="B41" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="C41" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
         <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>32</v>
+        <v>151</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>2860</v>
+        <v>2808</v>
       </c>
       <c r="B42" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="C42" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>2808</v>
+        <v>2777</v>
       </c>
       <c r="B43" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="C43" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="D43" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F43" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>2777</v>
+        <v>2776</v>
       </c>
       <c r="B44" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C44" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D44" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E44" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F44" t="s">
-        <v>160</v>
+        <v>125</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>2776</v>
+        <v>2691</v>
       </c>
       <c r="B45" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="C45" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>127</v>
+        <v>165</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>2691</v>
+        <v>2681</v>
       </c>
       <c r="B46" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C46" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>2681</v>
+        <v>2661</v>
       </c>
       <c r="B47" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C47" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>172</v>
+        <v>49</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>2661</v>
+        <v>2644</v>
       </c>
       <c r="B48" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="C48" t="s">
-        <v>174</v>
+        <v>73</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>175</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>53</v>
+        <v>176</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>2644</v>
+        <v>2582</v>
       </c>
       <c r="B49" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="C49" t="s">
-        <v>76</v>
+        <v>178</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
         <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>2582</v>
+        <v>2551</v>
       </c>
       <c r="B50" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="C50" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>182</v>
+        <v>49</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>2551</v>
+        <v>2506</v>
       </c>
       <c r="B51" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="C51" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="D51" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E51" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F51" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>53</v>
+        <v>187</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>2506</v>
+        <v>2452</v>
       </c>
       <c r="B52" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="C52" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="D52" t="s">
-        <v>21</v>
+        <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>22</v>
+        <v>12</v>
       </c>
       <c r="F52" t="s">
-        <v>188</v>
+        <v>175</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>189</v>
+        <v>49</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>2452</v>
+        <v>2417</v>
       </c>
       <c r="B53" t="s">
         <v>190</v>
       </c>
       <c r="C53" t="s">
+        <v>40</v>
+      </c>
+      <c r="D53" t="s">
+        <v>11</v>
+      </c>
+      <c r="E53" t="s">
+        <v>12</v>
+      </c>
+      <c r="F53" t="s">
         <v>191</v>
-      </c>
-[...7 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>53</v>
+        <v>192</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>2417</v>
+        <v>2377</v>
       </c>
       <c r="B54" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C54" t="s">
-        <v>44</v>
+        <v>194</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>12</v>
+        <v>195</v>
       </c>
       <c r="F54" t="s">
-        <v>193</v>
+        <v>196</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>194</v>
+        <v>197</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>2377</v>
+        <v>2365</v>
       </c>
       <c r="B55" t="s">
-        <v>195</v>
+        <v>198</v>
       </c>
       <c r="C55" t="s">
-        <v>196</v>
+        <v>199</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>197</v>
+        <v>12</v>
       </c>
       <c r="F55" t="s">
-        <v>198</v>
+        <v>23</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>199</v>
+        <v>180</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>2365</v>
+        <v>2362</v>
       </c>
       <c r="B56" t="s">
         <v>200</v>
       </c>
       <c r="C56" t="s">
         <v>201</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>27</v>
+        <v>191</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>182</v>
+        <v>202</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>2362</v>
+        <v>2334</v>
       </c>
       <c r="B57" t="s">
-        <v>202</v>
+        <v>203</v>
       </c>
       <c r="C57" t="s">
-        <v>203</v>
+        <v>204</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>193</v>
+        <v>205</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>204</v>
+        <v>28</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>2334</v>
+        <v>2327</v>
       </c>
       <c r="B58" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
       <c r="C58" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>207</v>
+        <v>191</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>32</v>
+        <v>208</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>2327</v>
+        <v>2259</v>
       </c>
       <c r="B59" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="C59" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
-        <v>12</v>
+        <v>195</v>
       </c>
       <c r="F59" t="s">
-        <v>193</v>
+        <v>211</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>2259</v>
+        <v>2216</v>
       </c>
       <c r="B60" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C60" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>197</v>
+        <v>12</v>
       </c>
       <c r="F60" t="s">
-        <v>213</v>
+        <v>205</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>2216</v>
+        <v>3859</v>
       </c>
       <c r="B61" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="C61" t="s">
-        <v>216</v>
+        <v>89</v>
       </c>
       <c r="D61" t="s">
-        <v>11</v>
+        <v>217</v>
       </c>
       <c r="E61" t="s">
-        <v>12</v>
+        <v>218</v>
       </c>
       <c r="F61" t="s">
-        <v>207</v>
+        <v>219</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>217</v>
+        <v>140</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>3859</v>
+        <v>2047</v>
       </c>
       <c r="B62" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C62" t="s">
-        <v>91</v>
+        <v>221</v>
       </c>
       <c r="D62" t="s">
-        <v>219</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>220</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>142</v>
+        <v>78</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>2047</v>
+        <v>1997</v>
       </c>
       <c r="B63" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="C63" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>12</v>
       </c>
       <c r="F63" t="s">
-        <v>224</v>
+        <v>211</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>81</v>
+        <v>202</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>1997</v>
+        <v>1991</v>
       </c>
       <c r="B64" t="s">
         <v>225</v>
       </c>
       <c r="C64" t="s">
         <v>226</v>
       </c>
       <c r="D64" t="s">
         <v>11</v>
       </c>
       <c r="E64" t="s">
         <v>12</v>
       </c>
       <c r="F64" t="s">
-        <v>213</v>
+        <v>227</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>204</v>
+        <v>228</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>1991</v>
+        <v>1861</v>
       </c>
       <c r="B65" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C65" t="s">
-        <v>228</v>
+        <v>189</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>193</v>
+        <v>230</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>229</v>
+        <v>49</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>1861</v>
+        <v>1860</v>
       </c>
       <c r="B66" t="s">
+        <v>231</v>
+      </c>
+      <c r="C66" t="s">
+        <v>232</v>
+      </c>
+      <c r="D66" t="s">
+        <v>11</v>
+      </c>
+      <c r="E66" t="s">
+        <v>12</v>
+      </c>
+      <c r="F66" t="s">
         <v>230</v>
-      </c>
-[...10 lines deleted...]
-        <v>231</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>53</v>
+        <v>233</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>1860</v>
+        <v>1858</v>
       </c>
       <c r="B67" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C67" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
       <c r="D67" t="s">
-        <v>11</v>
+        <v>217</v>
       </c>
       <c r="E67" t="s">
-        <v>12</v>
+        <v>218</v>
       </c>
       <c r="F67" t="s">
-        <v>231</v>
+        <v>236</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>234</v>
-[...18 lines deleted...]
-      <c r="F68" t="s">
         <v>237</v>
-      </c>
-[...2 lines deleted...]
-        <v>238</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>