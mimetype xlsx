--- v2 (2026-07-17)
+++ v3 (2026-08-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="238">
   <si>
-    <t>展会清单 导出时间：2026-07-17 10:21:42</t>
+    <t>展会清单 导出时间：2026-08-31 18:49:52</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -698,51 +698,51 @@
   <si>
     <t>阿联酋迪拜运输物流展览会 - Breakbulk Middle East</t>
   </si>
   <si>
     <t>物流仓储</t>
   </si>
   <si>
     <t>2026年02月04日-02月05日</t>
   </si>
   <si>
     <t>阿联酋迪拜光学眼镜展览会 - VisionPlus Dubai</t>
   </si>
   <si>
     <t>光学 / 眼镜</t>
   </si>
   <si>
     <t>阿联酋迪拜文具及办公用品展览会 - Paperworld Middle East</t>
   </si>
   <si>
     <t>办公 / 文具</t>
   </si>
   <si>
     <t>2026年10月13日-10月15日</t>
   </si>
   <si>
-    <t>554家</t>
+    <t>650家</t>
   </si>
   <si>
     <t>迪拜国际酒店展览会 - THE HOTEL SHOW DUBAI</t>
   </si>
   <si>
     <t>2025年05月27日-05月29日</t>
   </si>
   <si>
     <t>迪拜国际家具和室内装饰展览会 - INDEX</t>
   </si>
   <si>
     <t>装潢装饰</t>
   </si>
   <si>
     <t>272家</t>
   </si>
   <si>
     <t>阿联酋沙迦国际聚氨酯展览会 - PU TECH Arab</t>
   </si>
   <si>
     <t>聚氨酯</t>
   </si>
   <si>
     <t>2024年01月08日-01月09日</t>
   </si>