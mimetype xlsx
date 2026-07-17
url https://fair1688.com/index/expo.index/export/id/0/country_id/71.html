--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>展会清单 导出时间：2026-06-02 05:03:42</t>
+    <t>展会清单 导出时间：2026-07-17 10:21:44</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -89,57 +89,57 @@
   <si>
     <t>北美洲-加拿大-蒙特利尔</t>
   </si>
   <si>
     <t>加拿大蒙特利尔会展中心</t>
   </si>
   <si>
     <t>2025年04月29日-05月01日</t>
   </si>
   <si>
     <t>400家</t>
   </si>
   <si>
     <t>加拿大多伦多混凝土展览会 - CCE</t>
   </si>
   <si>
     <t>混凝土及砂浆</t>
   </si>
   <si>
     <t>2026年02月11日-02月12日</t>
   </si>
   <si>
     <t>348家</t>
   </si>
   <si>
-    <t>加拿大宠物用品展览会 - The National Pet Industry Trade Show</t>
+    <t>加拿大宠物用品展览会 - Pets Canada</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
-    <t>2025年09月17日-09月18日</t>
+    <t>2026年10月07日-10月08日</t>
   </si>
   <si>
     <t>加拿大泳池桑拿设备展览会 - Canadian Pool &amp; Spa Conference &amp; Expo</t>
   </si>
   <si>
     <t>泳池桑拿</t>
   </si>
   <si>
     <t>北美洲-加拿大-尼亚加拉瀑布城</t>
   </si>
   <si>
     <t>加拿大尼亚加拉瀑布Scotiabank会议中心</t>
   </si>
   <si>
     <t>2025年12月03日-12月04日</t>
   </si>
   <si>
     <t>238家</t>
   </si>
   <si>
     <t>加拿大农业展览会 - CFS</t>
   </si>
   <si>
     <t>农业 / 农业机械</t>
   </si>
@@ -299,51 +299,51 @@
   <si>
     <t>加拿大世界粉末冶金展览会 - WorldPM</t>
   </si>
   <si>
     <t>粉末冶金</t>
   </si>
   <si>
     <t>2026年06月25日-06月29日</t>
   </si>
   <si>
     <t>460家</t>
   </si>
   <si>
     <t>加拿大电机展览会 - MEET</t>
   </si>
   <si>
     <t>电机</t>
   </si>
   <si>
     <t>北美洲-加拿大-蒙克顿</t>
   </si>
   <si>
     <t>加拿大蒙克顿展览中心</t>
   </si>
   <si>
-    <t>2026年05月06日-05月07日</t>
+    <t>2028年05月08日-05月09日</t>
   </si>
   <si>
     <t>521家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>