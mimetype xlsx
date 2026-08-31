--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="97">
   <si>
-    <t>展会清单 导出时间：2026-07-17 10:21:44</t>
+    <t>展会清单 导出时间：2026-08-31 18:49:46</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -275,51 +275,51 @@
   <si>
     <t>加拿大多伦多金属加工与焊接切割展览会 - FABTECH CANADA</t>
   </si>
   <si>
     <t>焊接切割</t>
   </si>
   <si>
     <t>2026年06月16日-06月18日</t>
   </si>
   <si>
     <t>419家</t>
   </si>
   <si>
     <t>加拿大多伦多矿业展览会 - PDAC</t>
   </si>
   <si>
     <t>矿业 / 矿山机械</t>
   </si>
   <si>
     <t>2026年03月01日-03月04日</t>
   </si>
   <si>
     <t>1100家</t>
   </si>
   <si>
-    <t>加拿大世界粉末冶金展览会 - WorldPM</t>
+    <t>世界粉末冶金展览会 - WorldPM</t>
   </si>
   <si>
     <t>粉末冶金</t>
   </si>
   <si>
     <t>2026年06月25日-06月29日</t>
   </si>
   <si>
     <t>460家</t>
   </si>
   <si>
     <t>加拿大电机展览会 - MEET</t>
   </si>
   <si>
     <t>电机</t>
   </si>
   <si>
     <t>北美洲-加拿大-蒙克顿</t>
   </si>
   <si>
     <t>加拿大蒙克顿展览中心</t>
   </si>
   <si>
     <t>2028年05月08日-05月09日</t>
   </si>