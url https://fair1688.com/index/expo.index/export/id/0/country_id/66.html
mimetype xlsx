--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="538">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-06-02 05:04:37</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="540">
+  <si>
+    <t>展会清单 导出时间：2026-07-17 10:22:19</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -293,51 +293,51 @@
   <si>
     <t>2025年05月24日-05月25日</t>
   </si>
   <si>
     <t>410家</t>
   </si>
   <si>
     <t>德国法兰克福纺织机械展览会 - TEXPROCESS</t>
   </si>
   <si>
     <t>缝制</t>
   </si>
   <si>
     <t>2026年04月21日-04月24日</t>
   </si>
   <si>
     <t>800家</t>
   </si>
   <si>
     <t>德国纽伦堡宠物用品展览会 - Interzoo</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
-    <t>2026年05月12日-05月15日</t>
+    <t>2028年05月23日-05月26日</t>
   </si>
   <si>
     <t>1990家</t>
   </si>
   <si>
     <t>德国科隆泳池桑拿设备展览会 - AQUANALE</t>
   </si>
   <si>
     <t>泳池桑拿</t>
   </si>
   <si>
     <t>2025年10月28日-10月31日</t>
   </si>
   <si>
     <t>458家</t>
   </si>
   <si>
     <t>德国科隆休闲体育设施及泳池设备展览会 - FSB</t>
   </si>
   <si>
     <t>体育运动 / 户外</t>
   </si>
   <si>
     <t>740家</t>
   </si>
@@ -1340,51 +1340,51 @@
   <si>
     <t>德国欧洲精细化工展览会 - Chemspec Europe</t>
   </si>
   <si>
     <t>化工</t>
   </si>
   <si>
     <t>2026年05月06日-05月07日</t>
   </si>
   <si>
     <t>424家</t>
   </si>
   <si>
     <t>德国教育装备展览会 - Didacta</t>
   </si>
   <si>
     <t>2026年03月10日-03月14日</t>
   </si>
   <si>
     <t>德国埃森焊接切割展览会 - SCHWEISSEN &amp; SCHNEIDEN</t>
   </si>
   <si>
     <t>焊接切割</t>
   </si>
   <si>
-    <t>2025年09月15日-09月19日</t>
+    <t>2029年09月17日-09月21日</t>
   </si>
   <si>
     <t>1043家</t>
   </si>
   <si>
     <t>德国科隆亚太五金展览会 - ASIA PACIFIC SOURCING</t>
   </si>
   <si>
     <t>五金 / 工具</t>
   </si>
   <si>
     <t>德国科隆五金展览会 - EISENWARENMESSE Fair</t>
   </si>
   <si>
     <t>2026年03月03日-03月06日</t>
   </si>
   <si>
     <t>2770家</t>
   </si>
   <si>
     <t>德国斯图加特紧固件展览会 - Fastener Fair</t>
   </si>
   <si>
     <t>紧固件</t>
   </si>
@@ -1466,54 +1466,54 @@
   <si>
     <t>德国慕尼黑机器人及自动化展览会 - Automatica</t>
   </si>
   <si>
     <t>2027年06月22日-06月25日</t>
   </si>
   <si>
     <t>德国纽伦堡工业自动化展览会 - SPSIPCDRIVES</t>
   </si>
   <si>
     <t>1580家</t>
   </si>
   <si>
     <t>德国科隆热处理展览会 - AWT</t>
   </si>
   <si>
     <t>热处理</t>
   </si>
   <si>
     <t>560家</t>
   </si>
   <si>
     <t>德国斯图加特金属加工及钣金展览会 - Blechexpo</t>
   </si>
   <si>
-    <t>2025年10月21日-10月24日</t>
-[...2 lines deleted...]
-    <t>1030家</t>
+    <t>2027年10月26日-10月29日</t>
+  </si>
+  <si>
+    <t>1190家</t>
   </si>
   <si>
     <t>德国汉诺威金属板材加工技术展览会 - EURO BLECH</t>
   </si>
   <si>
     <t>1505家</t>
   </si>
   <si>
     <t>德国莱比锡机床及自动化展览会 - INTEC</t>
   </si>
   <si>
     <t>欧洲-德国-莱比锡</t>
   </si>
   <si>
     <t>德国莱比锡会展中心</t>
   </si>
   <si>
     <t>2027年03月02日-03月05日</t>
   </si>
   <si>
     <t>1020家</t>
   </si>
   <si>
     <t>德国杜塞尔多夫铸造展览会 - GIFA</t>
   </si>
@@ -1565,50 +1565,53 @@
   <si>
     <t>德国柏林线圈及电机展览会 - CWIEME BERLIN</t>
   </si>
   <si>
     <t>2027年05月11日-05月13日</t>
   </si>
   <si>
     <t>490家</t>
   </si>
   <si>
     <t>德国法兰克福舞台灯光及音响技术展览会 - Prolight+Sound</t>
   </si>
   <si>
     <t>舞台灯光 / 音响乐器</t>
   </si>
   <si>
     <t>1606家</t>
   </si>
   <si>
     <t>德国智能制造技术与装备展览会 - SPS</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
+    <t>2026年11月24日-11月26日</t>
+  </si>
+  <si>
     <t>999家</t>
   </si>
   <si>
     <t>德国慕尼黑光学眼镜展览会 - Opti</t>
   </si>
   <si>
     <t>光学 / 眼镜</t>
   </si>
   <si>
     <t>2026年01月16日-01月18日</t>
   </si>
   <si>
     <t>307家</t>
   </si>
   <si>
     <t>德国纽伦堡文具展览会 - insights x</t>
   </si>
   <si>
     <t>2025年10月15日-10月17日</t>
   </si>
   <si>
     <t>311家</t>
   </si>
   <si>
     <t>德国法兰克福办公用品文具展览会 - Paperworld</t>
@@ -1623,50 +1626,53 @@
     <t>德国国际农业机械展览会 - AGRITECHNICA</t>
   </si>
   <si>
     <t>农业 / 农业机械</t>
   </si>
   <si>
     <t>2025年11月09日-11月15日</t>
   </si>
   <si>
     <t>2803家</t>
   </si>
   <si>
     <t>德国汉诺威工业博览会 - HANNOVER MESSE</t>
   </si>
   <si>
     <t>2027年04月05日-04月08日</t>
   </si>
   <si>
     <t>4000家</t>
   </si>
   <si>
     <t>德国杜塞尔多夫线缆线材展览会 - Wire Dusseldorf</t>
   </si>
   <si>
     <t>电线 / 电缆</t>
+  </si>
+  <si>
+    <t>2028年04月03日-04月07日</t>
   </si>
   <si>
     <t>1442家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
@@ -5559,199 +5565,199 @@
       <c r="F149" t="s">
         <v>180</v>
       </c>
       <c r="G149"/>
       <c r="H149" t="s">
         <v>514</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>2003</v>
       </c>
       <c r="B150" t="s">
         <v>515</v>
       </c>
       <c r="C150" t="s">
         <v>516</v>
       </c>
       <c r="D150" t="s">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>18</v>
       </c>
       <c r="F150" t="s">
-        <v>265</v>
+        <v>517</v>
       </c>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>1999</v>
       </c>
       <c r="B151" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
       <c r="C151" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="D151" t="s">
         <v>135</v>
       </c>
       <c r="E151" t="s">
         <v>136</v>
       </c>
       <c r="F151" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>1993</v>
       </c>
       <c r="B152" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
       <c r="C152" t="s">
         <v>152</v>
       </c>
       <c r="D152" t="s">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>18</v>
       </c>
       <c r="F152" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>1992</v>
       </c>
       <c r="B153" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C153" t="s">
         <v>152</v>
       </c>
       <c r="D153" t="s">
         <v>34</v>
       </c>
       <c r="E153" t="s">
         <v>35</v>
       </c>
       <c r="F153" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>1605</v>
       </c>
       <c r="B154" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
       <c r="C154" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="D154" t="s">
         <v>57</v>
       </c>
       <c r="E154" t="s">
         <v>58</v>
       </c>
       <c r="F154" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>3991</v>
       </c>
       <c r="B155" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C155" t="s">
         <v>516</v>
       </c>
       <c r="D155" t="s">
         <v>57</v>
       </c>
       <c r="E155" t="s">
         <v>58</v>
       </c>
       <c r="F155" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>2075</v>
       </c>
       <c r="B156" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
       <c r="C156" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="D156" t="s">
         <v>40</v>
       </c>
       <c r="E156" t="s">
         <v>41</v>
       </c>
       <c r="F156" t="s">
-        <v>145</v>
+        <v>538</v>
       </c>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>