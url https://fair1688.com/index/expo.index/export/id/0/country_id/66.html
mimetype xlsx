--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="540">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-17 10:22:19</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="541">
+  <si>
+    <t>展会清单 导出时间：2026-08-31 18:50:58</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -1403,50 +1403,53 @@
   <si>
     <t>2028年04月03日-04月09日</t>
   </si>
   <si>
     <t>3548家</t>
   </si>
   <si>
     <t>德国杜塞尔多夫机床及金属加工展览会 - NORTEC</t>
   </si>
   <si>
     <t>金属 / 冶金工业</t>
   </si>
   <si>
     <t>2026年02月03日-02月05日</t>
   </si>
   <si>
     <t>700家</t>
   </si>
   <si>
     <t>德国斯图加特表面处理展览会 - Surface Technology</t>
   </si>
   <si>
     <t>表面处理</t>
   </si>
   <si>
+    <t>2028年06月20日-06月22日</t>
+  </si>
+  <si>
     <t>德国纽伦堡涂料展览会 - ECS</t>
   </si>
   <si>
     <t>涂装 / 涂料</t>
   </si>
   <si>
     <t>2027年04月20日-04月22日</t>
   </si>
   <si>
     <t>德国斯图加特质量控制测试及仪器仪表展览会 - Control International Trade Fair for Quality Assurance</t>
   </si>
   <si>
     <t>2025年05月06日-05月09日</t>
   </si>
   <si>
     <t>德国斯图加特机器人视觉展览会 - VISION</t>
   </si>
   <si>
     <t>机器人</t>
   </si>
   <si>
     <t>474家</t>
   </si>
   <si>
     <t>德国斯图加特模具展览会 - Moulding Expo</t>
@@ -1595,51 +1598,51 @@
   <si>
     <t>德国慕尼黑光学眼镜展览会 - Opti</t>
   </si>
   <si>
     <t>光学 / 眼镜</t>
   </si>
   <si>
     <t>2026年01月16日-01月18日</t>
   </si>
   <si>
     <t>307家</t>
   </si>
   <si>
     <t>德国纽伦堡文具展览会 - insights x</t>
   </si>
   <si>
     <t>2025年10月15日-10月17日</t>
   </si>
   <si>
     <t>311家</t>
   </si>
   <si>
     <t>德国法兰克福办公用品文具展览会 - Paperworld</t>
   </si>
   <si>
-    <t>2026年02月06日-02月09日</t>
+    <t>2027年01月29日-02月01日</t>
   </si>
   <si>
     <t>1624家</t>
   </si>
   <si>
     <t>德国国际农业机械展览会 - AGRITECHNICA</t>
   </si>
   <si>
     <t>农业 / 农业机械</t>
   </si>
   <si>
     <t>2025年11月09日-11月15日</t>
   </si>
   <si>
     <t>2803家</t>
   </si>
   <si>
     <t>德国汉诺威工业博览会 - HANNOVER MESSE</t>
   </si>
   <si>
     <t>2027年04月05日-04月08日</t>
   </si>
   <si>
     <t>4000家</t>
   </si>
@@ -5061,703 +5064,703 @@
       <c r="F128" t="s">
         <v>459</v>
       </c>
       <c r="G128"/>
       <c r="H128" t="s">
         <v>460</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>2222</v>
       </c>
       <c r="B129" t="s">
         <v>461</v>
       </c>
       <c r="C129" t="s">
         <v>462</v>
       </c>
       <c r="D129" t="s">
         <v>29</v>
       </c>
       <c r="E129" t="s">
         <v>30</v>
       </c>
       <c r="F129" t="s">
-        <v>298</v>
+        <v>463</v>
       </c>
       <c r="G129"/>
       <c r="H129" t="s">
         <v>78</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>2221</v>
       </c>
       <c r="B130" t="s">
-        <v>463</v>
+        <v>464</v>
       </c>
       <c r="C130" t="s">
-        <v>464</v>
+        <v>465</v>
       </c>
       <c r="D130" t="s">
         <v>17</v>
       </c>
       <c r="E130" t="s">
         <v>18</v>
       </c>
       <c r="F130" t="s">
-        <v>465</v>
+        <v>466</v>
       </c>
       <c r="G130"/>
       <c r="H130" t="s">
         <v>170</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>2206</v>
       </c>
       <c r="B131" t="s">
-        <v>466</v>
+        <v>467</v>
       </c>
       <c r="C131" t="s">
         <v>28</v>
       </c>
       <c r="D131" t="s">
         <v>29</v>
       </c>
       <c r="E131" t="s">
         <v>30</v>
       </c>
       <c r="F131" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G131"/>
       <c r="H131" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>2205</v>
       </c>
       <c r="B132" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C132" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D132" t="s">
         <v>29</v>
       </c>
       <c r="E132" t="s">
         <v>30</v>
       </c>
       <c r="F132" t="s">
         <v>31</v>
       </c>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>470</v>
+        <v>471</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>2199</v>
       </c>
       <c r="B133" t="s">
-        <v>471</v>
+        <v>472</v>
       </c>
       <c r="C133" t="s">
-        <v>472</v>
+        <v>473</v>
       </c>
       <c r="D133" t="s">
         <v>29</v>
       </c>
       <c r="E133" t="s">
         <v>30</v>
       </c>
       <c r="F133" t="s">
-        <v>467</v>
+        <v>468</v>
       </c>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>2185</v>
       </c>
       <c r="B134" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="C134" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="D134" t="s">
         <v>40</v>
       </c>
       <c r="E134" t="s">
         <v>41</v>
       </c>
       <c r="F134" t="s">
         <v>31</v>
       </c>
       <c r="G134"/>
       <c r="H134" t="s">
         <v>189</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>2182</v>
       </c>
       <c r="B135" t="s">
-        <v>476</v>
+        <v>477</v>
       </c>
       <c r="C135" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="D135" t="s">
         <v>135</v>
       </c>
       <c r="E135" t="s">
         <v>136</v>
       </c>
       <c r="F135" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="G135"/>
       <c r="H135" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>2181</v>
       </c>
       <c r="B136" t="s">
-        <v>478</v>
+        <v>479</v>
       </c>
       <c r="C136" t="s">
         <v>28</v>
       </c>
       <c r="D136" t="s">
         <v>17</v>
       </c>
       <c r="E136" t="s">
         <v>18</v>
       </c>
       <c r="F136" t="s">
         <v>265</v>
       </c>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>2166</v>
       </c>
       <c r="B137" t="s">
-        <v>480</v>
+        <v>481</v>
       </c>
       <c r="C137" t="s">
-        <v>481</v>
+        <v>482</v>
       </c>
       <c r="D137" t="s">
         <v>63</v>
       </c>
       <c r="E137" t="s">
         <v>64</v>
       </c>
       <c r="F137" t="s">
         <v>188</v>
       </c>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>482</v>
+        <v>483</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>2164</v>
       </c>
       <c r="B138" t="s">
-        <v>483</v>
+        <v>484</v>
       </c>
       <c r="C138" t="s">
         <v>458</v>
       </c>
       <c r="D138" t="s">
         <v>29</v>
       </c>
       <c r="E138" t="s">
         <v>30</v>
       </c>
       <c r="F138" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>2163</v>
       </c>
       <c r="B139" t="s">
-        <v>486</v>
+        <v>487</v>
       </c>
       <c r="C139" t="s">
         <v>458</v>
       </c>
       <c r="D139" t="s">
         <v>57</v>
       </c>
       <c r="E139" t="s">
         <v>58</v>
       </c>
       <c r="F139" t="s">
         <v>122</v>
       </c>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>487</v>
+        <v>488</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>2158</v>
       </c>
       <c r="B140" t="s">
-        <v>488</v>
+        <v>489</v>
       </c>
       <c r="C140" t="s">
         <v>28</v>
       </c>
       <c r="D140" t="s">
-        <v>489</v>
+        <v>490</v>
       </c>
       <c r="E140" t="s">
-        <v>490</v>
+        <v>491</v>
       </c>
       <c r="F140" t="s">
-        <v>491</v>
+        <v>492</v>
       </c>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>492</v>
+        <v>493</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>2110</v>
       </c>
       <c r="B141" t="s">
-        <v>493</v>
+        <v>494</v>
       </c>
       <c r="C141" t="s">
         <v>458</v>
       </c>
       <c r="D141" t="s">
         <v>40</v>
       </c>
       <c r="E141" t="s">
         <v>41</v>
       </c>
       <c r="F141" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>495</v>
+        <v>496</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>2109</v>
       </c>
       <c r="B142" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C142" t="s">
         <v>458</v>
       </c>
       <c r="D142" t="s">
         <v>40</v>
       </c>
       <c r="E142" t="s">
         <v>41</v>
       </c>
       <c r="F142" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>497</v>
+        <v>498</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>2107</v>
       </c>
       <c r="B143" t="s">
-        <v>498</v>
+        <v>499</v>
       </c>
       <c r="C143" t="s">
         <v>458</v>
       </c>
       <c r="D143" t="s">
         <v>17</v>
       </c>
       <c r="E143" t="s">
         <v>18</v>
       </c>
       <c r="F143" t="s">
-        <v>499</v>
+        <v>500</v>
       </c>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>500</v>
+        <v>501</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>2106</v>
       </c>
       <c r="B144" t="s">
-        <v>501</v>
+        <v>502</v>
       </c>
       <c r="C144" t="s">
         <v>458</v>
       </c>
       <c r="D144" t="s">
         <v>29</v>
       </c>
       <c r="E144" t="s">
         <v>30</v>
       </c>
       <c r="F144" t="s">
         <v>298</v>
       </c>
       <c r="G144"/>
       <c r="H144" t="s">
         <v>54</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>2101</v>
       </c>
       <c r="B145" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C145" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D145" t="s">
         <v>135</v>
       </c>
       <c r="E145" t="s">
         <v>136</v>
       </c>
       <c r="F145" t="s">
-        <v>504</v>
+        <v>505</v>
       </c>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>505</v>
+        <v>506</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>2098</v>
       </c>
       <c r="B146" t="s">
-        <v>506</v>
+        <v>507</v>
       </c>
       <c r="C146" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="D146" t="s">
         <v>29</v>
       </c>
       <c r="E146" t="s">
         <v>30</v>
       </c>
       <c r="F146" t="s">
         <v>137</v>
       </c>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>507</v>
+        <v>508</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>2093</v>
       </c>
       <c r="B147" t="s">
-        <v>508</v>
+        <v>509</v>
       </c>
       <c r="C147" t="s">
         <v>441</v>
       </c>
       <c r="D147" t="s">
         <v>29</v>
       </c>
       <c r="E147" t="s">
         <v>30</v>
       </c>
       <c r="F147" t="s">
-        <v>484</v>
+        <v>485</v>
       </c>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>485</v>
+        <v>486</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>2073</v>
       </c>
       <c r="B148" t="s">
-        <v>509</v>
+        <v>510</v>
       </c>
       <c r="C148" t="s">
         <v>22</v>
       </c>
       <c r="D148" t="s">
         <v>113</v>
       </c>
       <c r="E148" t="s">
         <v>114</v>
       </c>
       <c r="F148" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>2013</v>
       </c>
       <c r="B149" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C149" t="s">
-        <v>513</v>
+        <v>514</v>
       </c>
       <c r="D149" t="s">
         <v>34</v>
       </c>
       <c r="E149" t="s">
         <v>35</v>
       </c>
       <c r="F149" t="s">
         <v>180</v>
       </c>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>2003</v>
       </c>
       <c r="B150" t="s">
-        <v>515</v>
+        <v>516</v>
       </c>
       <c r="C150" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D150" t="s">
         <v>17</v>
       </c>
       <c r="E150" t="s">
         <v>18</v>
       </c>
       <c r="F150" t="s">
-        <v>517</v>
+        <v>518</v>
       </c>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>518</v>
+        <v>519</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>1999</v>
       </c>
       <c r="B151" t="s">
-        <v>519</v>
+        <v>520</v>
       </c>
       <c r="C151" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
       <c r="D151" t="s">
         <v>135</v>
       </c>
       <c r="E151" t="s">
         <v>136</v>
       </c>
       <c r="F151" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>522</v>
+        <v>523</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>1993</v>
       </c>
       <c r="B152" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C152" t="s">
         <v>152</v>
       </c>
       <c r="D152" t="s">
         <v>17</v>
       </c>
       <c r="E152" t="s">
         <v>18</v>
       </c>
       <c r="F152" t="s">
-        <v>524</v>
+        <v>525</v>
       </c>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>1992</v>
       </c>
       <c r="B153" t="s">
-        <v>526</v>
+        <v>527</v>
       </c>
       <c r="C153" t="s">
         <v>152</v>
       </c>
       <c r="D153" t="s">
         <v>34</v>
       </c>
       <c r="E153" t="s">
         <v>35</v>
       </c>
       <c r="F153" t="s">
-        <v>527</v>
+        <v>528</v>
       </c>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>528</v>
+        <v>529</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>1605</v>
       </c>
       <c r="B154" t="s">
-        <v>529</v>
+        <v>530</v>
       </c>
       <c r="C154" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="D154" t="s">
         <v>57</v>
       </c>
       <c r="E154" t="s">
         <v>58</v>
       </c>
       <c r="F154" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>3991</v>
       </c>
       <c r="B155" t="s">
-        <v>533</v>
+        <v>534</v>
       </c>
       <c r="C155" t="s">
-        <v>516</v>
+        <v>517</v>
       </c>
       <c r="D155" t="s">
         <v>57</v>
       </c>
       <c r="E155" t="s">
         <v>58</v>
       </c>
       <c r="F155" t="s">
-        <v>534</v>
+        <v>535</v>
       </c>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>535</v>
+        <v>536</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>2075</v>
       </c>
       <c r="B156" t="s">
-        <v>536</v>
+        <v>537</v>
       </c>
       <c r="C156" t="s">
-        <v>537</v>
+        <v>538</v>
       </c>
       <c r="D156" t="s">
         <v>40</v>
       </c>
       <c r="E156" t="s">
         <v>41</v>
       </c>
       <c r="F156" t="s">
-        <v>538</v>
+        <v>539</v>
       </c>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>539</v>
+        <v>540</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>