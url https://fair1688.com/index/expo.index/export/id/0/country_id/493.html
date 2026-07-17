--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -12,127 +12,139 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-06-02 05:04:56</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
+  <si>
+    <t>展会清单 导出时间：2026-07-17 10:35:42</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
+    <t>印度国际高性能材料与热处理展览会 - MET &amp; HTS</t>
+  </si>
+  <si>
+    <t>复合材料</t>
+  </si>
+  <si>
+    <t>亚洲-印度-孟买</t>
+  </si>
+  <si>
+    <t>印度孟买国际展览中心</t>
+  </si>
+  <si>
+    <t>2026年12月16日-12月18日</t>
+  </si>
+  <si>
+    <t>400家</t>
+  </si>
+  <si>
     <t>印度3D打印及增材制造展览会 - AMTECH</t>
   </si>
   <si>
     <t>3D打印</t>
   </si>
   <si>
     <t>亚洲-印度-班加罗尔</t>
   </si>
   <si>
     <t>印度班加罗尔国际展览中心</t>
   </si>
   <si>
     <t>2025年12月03日-12月04日</t>
   </si>
   <si>
     <t>80家</t>
   </si>
   <si>
     <t>印度粉末冶金展览会 - PMAI</t>
   </si>
   <si>
     <t>粉末冶金</t>
   </si>
   <si>
     <t>亚洲-印度-浦那</t>
   </si>
   <si>
     <t>印度浦那会展中心</t>
   </si>
   <si>
     <t>2026年03月05日-03月07日</t>
   </si>
   <si>
     <t>120家</t>
   </si>
   <si>
     <t>印度屋顶及墙面材料展览会 - ZAK Walls &amp; Ceilings Expo</t>
   </si>
   <si>
     <t>建材</t>
   </si>
   <si>
-    <t>亚洲-印度-孟买</t>
-[...4 lines deleted...]
-  <si>
     <t>2025年12月04日-12月07日</t>
   </si>
   <si>
     <t>70家</t>
   </si>
   <si>
     <t>印度铝工业展览会 - Zak Aluminium Extrusions Expo</t>
   </si>
   <si>
     <t>铝工业</t>
   </si>
   <si>
     <t>2026年12月10日-12月12日</t>
   </si>
   <si>
     <t>350家</t>
   </si>
   <si>
     <t>印度大诺伊达电动车展览会 - EV India Expo</t>
   </si>
   <si>
     <t>电动车 / 自行车</t>
   </si>
   <si>
     <t>亚洲-印度-新德里</t>
@@ -158,53 +170,50 @@
   <si>
     <t>976家</t>
   </si>
   <si>
     <t>印度国际锅炉展览会 - India Boiler Expo</t>
   </si>
   <si>
     <t>暖通制冷</t>
   </si>
   <si>
     <t>2025年08月21日-08月23日</t>
   </si>
   <si>
     <t>270家</t>
   </si>
   <si>
     <t>印度国际压缩机展览会 - India ComVac Show</t>
   </si>
   <si>
     <t>动力传动</t>
   </si>
   <si>
     <t>印度电子电路展览会 - IPCA Electronics Expo</t>
   </si>
   <si>
-    <t>400家</t>
-[...1 lines deleted...]
-  <si>
     <t>印度国际汽车零部件及售后市场展览会 - Auto Components Show</t>
   </si>
   <si>
     <t>汽车 / 汽配</t>
   </si>
   <si>
     <t>亚洲-印度-金奈</t>
   </si>
   <si>
     <t>印度金奈会展中心</t>
   </si>
   <si>
     <t>2026年07月17日-07月19日</t>
   </si>
   <si>
     <t>225家</t>
   </si>
   <si>
     <t>印度国际智能工厂及自动化技术展览会 - Factory Automation Expo</t>
   </si>
   <si>
     <t>2025年11月21日-11月23日</t>
   </si>
   <si>
     <t>印度国际物流仓储及物料搬运技术展览会 - Intralogistics &amp; Warehousing Expo and Material Handling Expo</t>
@@ -230,50 +239,53 @@
   <si>
     <t>印度比斯瓦孟加拉会议中心</t>
   </si>
   <si>
     <t>2025年11月20日-11月22日</t>
   </si>
   <si>
     <t>印度金属成形展览会 - Metal Forming Expo</t>
   </si>
   <si>
     <t>金属 / 冶金工业</t>
   </si>
   <si>
     <t>2026年04月24日-04月26日</t>
   </si>
   <si>
     <t>175家</t>
   </si>
   <si>
     <t>印度焊接技术展览会 - India Welding Technology Show</t>
   </si>
   <si>
     <t>焊接切割</t>
   </si>
   <si>
+    <t>2027年04月16日-04月18日</t>
+  </si>
+  <si>
     <t>印度胶粘剂及密封剂展览会 - India Adhesives &amp; Bonding Show</t>
   </si>
   <si>
     <t>胶粘密封剂</t>
   </si>
   <si>
     <t>印度国际会展中心</t>
   </si>
   <si>
     <t>200家</t>
   </si>
   <si>
     <t>印度国际家具展 - IIFF</t>
   </si>
   <si>
     <t>家具</t>
   </si>
   <si>
     <t>2025年12月06日-12月08日</t>
   </si>
   <si>
     <t>250家</t>
   </si>
   <si>
     <t>印度纺织服装及纱线展览会 - Intex South Asia India</t>
@@ -386,51 +398,51 @@
   <si>
     <t>肉类加工</t>
   </si>
   <si>
     <t>2025年08月01日-08月03日</t>
   </si>
   <si>
     <t>印度混凝土展览会 - World of Concrete India</t>
   </si>
   <si>
     <t>混凝土及砂浆</t>
   </si>
   <si>
     <t>2025年10月08日-10月10日</t>
   </si>
   <si>
     <t>256家</t>
   </si>
   <si>
     <t>印度宠物用品展览会 - IIPTF</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
-    <t>2025年08月23日-08月24日</t>
+    <t>2026年08月29日-08月30日</t>
   </si>
   <si>
     <t>印度渔业展览会 - Aquaex India</t>
   </si>
   <si>
     <t>畜牧 / 水产</t>
   </si>
   <si>
     <t>亚洲-印度-贝埃马瓦拉姆</t>
   </si>
   <si>
     <t>印度拉达克里希纳会议中心</t>
   </si>
   <si>
     <t>2023年11月02日-11月04日</t>
   </si>
   <si>
     <t>450家</t>
   </si>
   <si>
     <t>印度孟买电梯及自动扶梯展览会 - IEE EXPO</t>
   </si>
   <si>
     <t>电梯</t>
   </si>
@@ -752,495 +764,480 @@
   <si>
     <t>2025年10月09日-10月11日</t>
   </si>
   <si>
     <t>印度新德里铁路轨道展览会 - Transport India</t>
   </si>
   <si>
     <t>交通 / 铁路轨道</t>
   </si>
   <si>
     <t>1015家</t>
   </si>
   <si>
     <t>印度孟买零售业展览会 - In Store Asia</t>
   </si>
   <si>
     <t>零售</t>
   </si>
   <si>
     <t>216家</t>
   </si>
   <si>
     <t>印度孟买复合材料展览会 - ICERP</t>
   </si>
   <si>
-    <t>复合材料</t>
-[...1 lines deleted...]
-  <si>
     <t>2025年01月21日-01月23日</t>
   </si>
   <si>
-    <t>印度复合材料及新材料展览会 - MET India</t>
-[...2 lines deleted...]
-    <t>2026年10月01日-10月01日</t>
+    <t>印度孟买塑料橡胶展览会 - plastivision</t>
+  </si>
+  <si>
+    <t>橡胶 / 塑料</t>
+  </si>
+  <si>
+    <t>2027年01月21日-01月25日</t>
+  </si>
+  <si>
+    <t>1500家</t>
+  </si>
+  <si>
+    <t>印度大诺伊达聚氨酯展览会 - PU TECH</t>
+  </si>
+  <si>
+    <t>聚氨酯</t>
+  </si>
+  <si>
+    <t>2025年04月09日-04月11日</t>
+  </si>
+  <si>
+    <t>印度石油天然气及电力展览会 - Oil Gas &amp; Power World Expo</t>
+  </si>
+  <si>
+    <t>石油天然气</t>
+  </si>
+  <si>
+    <t>2025年03月05日-03月07日</t>
+  </si>
+  <si>
+    <t>印度光电激光技术贸易展览会 - LASER PHOTONICS India</t>
+  </si>
+  <si>
+    <t>光电 / 激光</t>
+  </si>
+  <si>
+    <t>2025年09月17日-09月19日</t>
+  </si>
+  <si>
+    <t>160家</t>
+  </si>
+  <si>
+    <t>印度橡胶及轮胎展览会 - India Rubber Expo</t>
+  </si>
+  <si>
+    <t>2026年04月07日-04月10日</t>
+  </si>
+  <si>
+    <t>印度电子元器件展览会 - Electronica India</t>
+  </si>
+  <si>
+    <t>455家</t>
+  </si>
+  <si>
+    <t>印度电子生产设备展览会 - Productronica India</t>
+  </si>
+  <si>
+    <t>592家</t>
+  </si>
+  <si>
+    <t>印度汽车配件展览会 - ACMA</t>
+  </si>
+  <si>
+    <t>2026年02月05日-02月07日</t>
+  </si>
+  <si>
+    <t>印度纸业展览会 - Paperex</t>
+  </si>
+  <si>
+    <t>纸业</t>
+  </si>
+  <si>
+    <t>2025年12月03日-12月06日</t>
+  </si>
+  <si>
+    <t>印度制药机械及包装展览会 - Pharma Pro&amp;Pack</t>
+  </si>
+  <si>
+    <t>包装</t>
+  </si>
+  <si>
+    <t>2025年09月18日-09月20日</t>
+  </si>
+  <si>
+    <t>310家</t>
+  </si>
+  <si>
+    <t>印度新德里太阳能光伏展览会 - Solar India</t>
+  </si>
+  <si>
+    <t>光伏</t>
+  </si>
+  <si>
+    <t>印度电力能源展-印度太阳能展 - POWERGEN India</t>
+  </si>
+  <si>
+    <t>新能源</t>
+  </si>
+  <si>
+    <t>2025年09月02日-09月04日</t>
+  </si>
+  <si>
+    <t>471家</t>
+  </si>
+  <si>
+    <t>印度新德里食品展览会 - SIAL INDIA</t>
+  </si>
+  <si>
+    <t>2026年04月10日-04月12日</t>
+  </si>
+  <si>
+    <t>印度孟买食品加工及包装展览会 - FoodTec India</t>
+  </si>
+  <si>
+    <t>食品加工</t>
+  </si>
+  <si>
+    <t>印度金奈水处理展览会 - WATER EXPO</t>
+  </si>
+  <si>
+    <t>水处理 / 泵阀</t>
+  </si>
+  <si>
+    <t>2026年02月26日-02月28日</t>
+  </si>
+  <si>
+    <t>印度孟买印刷展览会 - PAMEX</t>
+  </si>
+  <si>
+    <t>印刷</t>
+  </si>
+  <si>
+    <t>2026年01月27日-01月30日</t>
+  </si>
+  <si>
+    <t>900家</t>
+  </si>
+  <si>
+    <t>印度包装展览会 - ProPak India</t>
+  </si>
+  <si>
+    <t>2025年09月16日-09月18日</t>
+  </si>
+  <si>
+    <t>印度新德里包装印刷展览会 - PackPlus</t>
+  </si>
+  <si>
+    <t>2025年07月31日-08月02日</t>
+  </si>
+  <si>
+    <t>425家</t>
+  </si>
+  <si>
+    <t>印度丝网印刷展览会 - Screen Print India</t>
+  </si>
+  <si>
+    <t>2026年05月22日-05月24日</t>
+  </si>
+  <si>
+    <t>420家</t>
+  </si>
+  <si>
+    <t>印度印刷及标签印刷展览会 - PRINTPACKINDIA</t>
+  </si>
+  <si>
+    <t>2027年01月30日-02月03日</t>
+  </si>
+  <si>
+    <t>565家</t>
+  </si>
+  <si>
+    <t>印度广告标识展览会 - Sign India</t>
+  </si>
+  <si>
+    <t>广告 / 标识</t>
+  </si>
+  <si>
+    <t>2025年08月29日-08月31日</t>
+  </si>
+  <si>
+    <t>印度烘焙及酒店用品展览会 - AAHAR</t>
+  </si>
+  <si>
+    <t>酒店用品</t>
+  </si>
+  <si>
+    <t>2025年03月04日-03月08日</t>
+  </si>
+  <si>
+    <t>印度新德里体育用品展览会 - Sport India Expo</t>
+  </si>
+  <si>
+    <t>体育运动 / 户外</t>
+  </si>
+  <si>
+    <t>2025年08月12日-08月14日</t>
+  </si>
+  <si>
+    <t>印度家庭用品及礼品展览会 - HGH INDIA</t>
+  </si>
+  <si>
+    <t>2025年07月01日-07月04日</t>
+  </si>
+  <si>
+    <t>700家</t>
+  </si>
+  <si>
+    <t>印度卢迪亚纳自行车展览会 - CFOSE</t>
+  </si>
+  <si>
+    <t>亚洲-印度-卢迪亚纳</t>
+  </si>
+  <si>
+    <t>印度卢迪亚纳会展中心</t>
+  </si>
+  <si>
+    <t>2025年01月31日-02月02日</t>
+  </si>
+  <si>
+    <t>100家</t>
+  </si>
+  <si>
+    <t>印度孟买礼品及赠品展览会 - Corporate Gifts Show</t>
+  </si>
+  <si>
+    <t>印度孟买国际化工展 - Chemtech</t>
+  </si>
+  <si>
+    <t>化工</t>
+  </si>
+  <si>
+    <t>2026年02月03日-02月06日</t>
+  </si>
+  <si>
+    <t>490家</t>
+  </si>
+  <si>
+    <t>印度教育装备展览会 - Didac India</t>
+  </si>
+  <si>
+    <t>教育 / 幼教</t>
+  </si>
+  <si>
+    <t>2025年11月18日-11月20日</t>
+  </si>
+  <si>
+    <t>印度新德里五金展览会 - HARDWARE INDIA</t>
+  </si>
+  <si>
+    <t>五金 / 工具</t>
+  </si>
+  <si>
+    <t>2025年12月11日-12月13日</t>
+  </si>
+  <si>
+    <t>印度紧固件展览会 - Fastener Fair India</t>
+  </si>
+  <si>
+    <t>2026年07月24日-07月26日</t>
+  </si>
+  <si>
+    <t>228家</t>
+  </si>
+  <si>
+    <t>印度新德里宝马工程机械及建筑设备展览会 - bauma CONEXPO INDIA</t>
+  </si>
+  <si>
+    <t>工程机械</t>
+  </si>
+  <si>
+    <t>2026年09月28日-10月01日</t>
+  </si>
+  <si>
+    <t>984家</t>
+  </si>
+  <si>
+    <t>印度矿业机械展览会 - IMME</t>
+  </si>
+  <si>
+    <t>矿业 / 矿山机械</t>
+  </si>
+  <si>
+    <t>印度加尔各答新城生态园</t>
+  </si>
+  <si>
+    <t>2024年10月23日-10月26日</t>
+  </si>
+  <si>
+    <t>印度表面处理及金属加工展览会 - ISTF Expo</t>
+  </si>
+  <si>
+    <t>表面处理</t>
+  </si>
+  <si>
+    <t>印度孟买模具展览会 - DIE &amp; MOULD INDIA</t>
+  </si>
+  <si>
+    <t>机床 / 模具</t>
+  </si>
+  <si>
+    <t>2026年04月21日-04月24日</t>
+  </si>
+  <si>
+    <t>印度工业及自动化展览会 - AUTOMATION EXPO</t>
+  </si>
+  <si>
+    <t>自动化 / 仪表</t>
+  </si>
+  <si>
+    <t>2025年08月11日-08月14日</t>
+  </si>
+  <si>
+    <t>1005家</t>
+  </si>
+  <si>
+    <t>印度班加罗尔机床工具展览会 - IMTEX</t>
+  </si>
+  <si>
+    <t>2027年01月21日-01月27日</t>
+  </si>
+  <si>
+    <t>625家</t>
+  </si>
+  <si>
+    <t>印度新德里机床展览会 - AMTEX</t>
+  </si>
+  <si>
+    <t>2026年07月24日-07月27日</t>
+  </si>
+  <si>
+    <t>印度新德里机床展览会 - IMTOS</t>
+  </si>
+  <si>
+    <t>2025年05月15日-05月18日</t>
+  </si>
+  <si>
+    <t>315家</t>
+  </si>
+  <si>
+    <t>印度铸造技术及设备展览会 - IFEX INDIA</t>
+  </si>
+  <si>
+    <t>2026年02月12日-02月14日</t>
+  </si>
+  <si>
+    <t>304家</t>
+  </si>
+  <si>
+    <t>印度孟买冶金展览会 - Metallurgy India</t>
+  </si>
+  <si>
+    <t>印度矿业冶金及金属加工机械展览会 - MMMM</t>
+  </si>
+  <si>
+    <t>2026年09月01日-09月01日</t>
+  </si>
+  <si>
+    <t>390家</t>
+  </si>
+  <si>
+    <t>印度孟买埃森焊接与切割展览会 - INDIA ESSEN WELDING &amp; CUTTING</t>
+  </si>
+  <si>
+    <t>226家</t>
+  </si>
+  <si>
+    <t>印度孟买线材线缆展览会 - Wire India</t>
+  </si>
+  <si>
+    <t>电线 / 电缆</t>
+  </si>
+  <si>
+    <t>印度孟买化学品仓储物流展览会 - ChemLogistics India</t>
+  </si>
+  <si>
+    <t>2026年04月29日-04月30日</t>
   </si>
   <si>
     <t>320家</t>
   </si>
   <si>
-    <t>印度孟买塑料橡胶展览会 - plastivision</t>
-[...385 lines deleted...]
-  <si>
     <t>印度冷链展览会 - RefCold India</t>
   </si>
   <si>
     <t>冷链</t>
   </si>
   <si>
     <t>482家</t>
   </si>
   <si>
     <t>印度孟买广播音响展览会 - Broadcast India Show</t>
   </si>
   <si>
     <t>舞台灯光 / 音响乐器</t>
   </si>
   <si>
     <t>582家</t>
   </si>
   <si>
     <t>印度孟买专业音响灯光乐器及技术展览会 - PALM EXPO</t>
   </si>
   <si>
     <t>2026年05月28日-05月30日</t>
   </si>
   <si>
     <t>417家</t>
   </si>
   <si>
     <t>印度金奈光学眼镜展览会 - IIOO</t>
   </si>
   <si>
     <t>光学 / 眼镜</t>
   </si>
   <si>
     <t>2026年01月17日-01月19日</t>
   </si>
   <si>
     <t>927家</t>
   </si>
   <si>
     <t>印度孟买文具及办公用品展览会 - Paperworld India</t>
   </si>
   <si>
     <t>办公 / 文具</t>
+  </si>
+  <si>
+    <t>2027年02月25日-02月27日</t>
   </si>
   <si>
     <t>印度运输物流展览会 - India Warehousing Show</t>
   </si>
   <si>
     <t>2025年06月26日-06月28日</t>
   </si>
   <si>
     <t>世界水产养殖及渔业展览会 - World Aquaculture</t>
   </si>
   <si>
     <t>2025年11月10日-11月13日</t>
   </si>
   <si>
     <t>印度新德里国际安防及消防展览会 - IFSEC SOUTHEAST ASIA</t>
   </si>
   <si>
     <t>339家</t>
   </si>
   <si>
     <t>印度孟买玩具及婴童用品展览会 - KIDS INDIA</t>
   </si>
   <si>
     <t>婴童用品</t>
   </si>
@@ -1588,3015 +1585,2991 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H124"/>
+  <dimension ref="A1:H123"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
       <c r="E2" t="s">
         <v>5</v>
       </c>
       <c r="F2" t="s">
         <v>6</v>
       </c>
       <c r="G2" t="s">
         <v>7</v>
       </c>
       <c r="H2" t="s">
         <v>8</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3">
-        <v>4171</v>
+        <v>4191</v>
       </c>
       <c r="B3" t="s">
         <v>9</v>
       </c>
       <c r="C3" t="s">
         <v>10</v>
       </c>
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
-        <v>4149</v>
+        <v>4171</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>16</v>
       </c>
       <c r="D4" t="s">
         <v>17</v>
       </c>
       <c r="E4" t="s">
         <v>18</v>
       </c>
       <c r="F4" t="s">
         <v>19</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
-        <v>4148</v>
+        <v>4149</v>
       </c>
       <c r="B5" t="s">
         <v>21</v>
       </c>
       <c r="C5" t="s">
         <v>22</v>
       </c>
       <c r="D5" t="s">
         <v>23</v>
       </c>
       <c r="E5" t="s">
         <v>24</v>
       </c>
       <c r="F5" t="s">
         <v>25</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>26</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
-        <v>4147</v>
+        <v>4148</v>
       </c>
       <c r="B6" t="s">
         <v>27</v>
       </c>
       <c r="C6" t="s">
         <v>28</v>
       </c>
       <c r="D6" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E6" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F6" t="s">
         <v>29</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>30</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
-        <v>4142</v>
+        <v>4147</v>
       </c>
       <c r="B7" t="s">
         <v>31</v>
       </c>
       <c r="C7" t="s">
         <v>32</v>
       </c>
       <c r="D7" t="s">
+        <v>11</v>
+      </c>
+      <c r="E7" t="s">
+        <v>12</v>
+      </c>
+      <c r="F7" t="s">
         <v>33</v>
-      </c>
-[...4 lines deleted...]
-        <v>35</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>20</v>
+        <v>34</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
-        <v>4133</v>
+        <v>4142</v>
       </c>
       <c r="B8" t="s">
+        <v>35</v>
+      </c>
+      <c r="C8" t="s">
         <v>36</v>
       </c>
-      <c r="C8" t="s">
+      <c r="D8" t="s">
         <v>37</v>
-      </c>
-[...1 lines deleted...]
-        <v>33</v>
       </c>
       <c r="E8" t="s">
         <v>38</v>
       </c>
       <c r="F8" t="s">
         <v>39</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>40</v>
+        <v>26</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
-        <v>4124</v>
+        <v>4133</v>
       </c>
       <c r="B9" t="s">
+        <v>40</v>
+      </c>
+      <c r="C9" t="s">
         <v>41</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
+        <v>37</v>
+      </c>
+      <c r="E9" t="s">
         <v>42</v>
-      </c>
-[...4 lines deleted...]
-        <v>38</v>
       </c>
       <c r="F9" t="s">
         <v>43</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>44</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
-        <v>4123</v>
+        <v>4124</v>
       </c>
       <c r="B10" t="s">
         <v>45</v>
       </c>
       <c r="C10" t="s">
         <v>46</v>
       </c>
       <c r="D10" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E10" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F10" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>44</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
-        <v>4122</v>
+        <v>4123</v>
       </c>
       <c r="B11" t="s">
+        <v>49</v>
+      </c>
+      <c r="C11" t="s">
+        <v>50</v>
+      </c>
+      <c r="D11" t="s">
+        <v>37</v>
+      </c>
+      <c r="E11" t="s">
+        <v>42</v>
+      </c>
+      <c r="F11" t="s">
         <v>47</v>
-      </c>
-[...10 lines deleted...]
-        <v>43</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
-        <v>4119</v>
+        <v>4122</v>
       </c>
       <c r="B12" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
       <c r="C12" t="s">
-        <v>50</v>
+        <v>41</v>
       </c>
       <c r="D12" t="s">
-        <v>51</v>
+        <v>37</v>
       </c>
       <c r="E12" t="s">
-        <v>52</v>
+        <v>42</v>
       </c>
       <c r="F12" t="s">
-        <v>53</v>
+        <v>47</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>54</v>
+        <v>14</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
-        <v>4118</v>
+        <v>4119</v>
       </c>
       <c r="B13" t="s">
+        <v>52</v>
+      </c>
+      <c r="C13" t="s">
+        <v>53</v>
+      </c>
+      <c r="D13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" t="s">
         <v>55</v>
-      </c>
-[...7 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F13" t="s">
         <v>56</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
-        <v>4117</v>
+        <v>4118</v>
       </c>
       <c r="B14" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="C14" t="s">
-        <v>58</v>
+        <v>50</v>
       </c>
       <c r="D14" t="s">
         <v>23</v>
       </c>
       <c r="E14" t="s">
         <v>24</v>
       </c>
       <c r="F14" t="s">
         <v>59</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>60</v>
+        <v>14</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
-        <v>4101</v>
+        <v>4117</v>
       </c>
       <c r="B15" t="s">
+        <v>60</v>
+      </c>
+      <c r="C15" t="s">
         <v>61</v>
       </c>
-      <c r="C15" t="s">
+      <c r="D15" t="s">
+        <v>11</v>
+      </c>
+      <c r="E15" t="s">
+        <v>12</v>
+      </c>
+      <c r="F15" t="s">
         <v>62</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>54</v>
+        <v>63</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
-        <v>4093</v>
+        <v>4101</v>
       </c>
       <c r="B16" t="s">
+        <v>64</v>
+      </c>
+      <c r="C16" t="s">
+        <v>65</v>
+      </c>
+      <c r="D16" t="s">
         <v>66</v>
       </c>
-      <c r="C16" t="s">
+      <c r="E16" t="s">
         <v>67</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="F16" t="s">
         <v>68</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>69</v>
+        <v>57</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
-        <v>4092</v>
+        <v>4093</v>
       </c>
       <c r="B17" t="s">
+        <v>69</v>
+      </c>
+      <c r="C17" t="s">
         <v>70</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>23</v>
+      </c>
+      <c r="E17" t="s">
+        <v>24</v>
+      </c>
+      <c r="F17" t="s">
         <v>71</v>
-      </c>
-[...7 lines deleted...]
-        <v>68</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>69</v>
+        <v>72</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
-        <v>4057</v>
+        <v>4092</v>
       </c>
       <c r="B18" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="C18" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="D18" t="s">
-        <v>33</v>
+        <v>23</v>
       </c>
       <c r="E18" t="s">
-        <v>74</v>
+        <v>24</v>
       </c>
       <c r="F18" t="s">
-        <v>43</v>
+        <v>75</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>75</v>
+        <v>72</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
-        <v>3860</v>
+        <v>4057</v>
       </c>
       <c r="B19" t="s">
         <v>76</v>
       </c>
       <c r="C19" t="s">
         <v>77</v>
       </c>
       <c r="D19" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E19" t="s">
-        <v>38</v>
+        <v>78</v>
       </c>
       <c r="F19" t="s">
-        <v>78</v>
+        <v>47</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>79</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>3650</v>
+        <v>3860</v>
       </c>
       <c r="B20" t="s">
         <v>80</v>
       </c>
       <c r="C20" t="s">
         <v>81</v>
       </c>
       <c r="D20" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E20" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F20" t="s">
         <v>82</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>30</v>
+        <v>83</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>3617</v>
+        <v>3650</v>
       </c>
       <c r="B21" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
       <c r="C21" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="D21" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E21" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F21" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
-        <v>3605</v>
+        <v>3617</v>
       </c>
       <c r="B22" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="C22" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
       <c r="D22" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E22" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F22" t="s">
         <v>89</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>90</v>
+        <v>34</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
-        <v>3604</v>
+        <v>3605</v>
       </c>
       <c r="B23" t="s">
+        <v>90</v>
+      </c>
+      <c r="C23" t="s">
         <v>91</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>37</v>
+      </c>
+      <c r="E23" t="s">
         <v>92</v>
       </c>
-      <c r="D23" t="s">
-[...2 lines deleted...]
-      <c r="E23" t="s">
+      <c r="F23" t="s">
         <v>93</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>95</v>
+        <v>94</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
-        <v>3599</v>
+        <v>3604</v>
       </c>
       <c r="B24" t="s">
+        <v>95</v>
+      </c>
+      <c r="C24" t="s">
         <v>96</v>
       </c>
-      <c r="C24" t="s">
+      <c r="D24" t="s">
+        <v>37</v>
+      </c>
+      <c r="E24" t="s">
         <v>97</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="F24" t="s">
         <v>98</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
-        <v>3591</v>
+        <v>3599</v>
       </c>
       <c r="B25" t="s">
         <v>100</v>
       </c>
       <c r="C25" t="s">
         <v>101</v>
       </c>
       <c r="D25" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E25" t="s">
-        <v>24</v>
+        <v>78</v>
       </c>
       <c r="F25" t="s">
         <v>102</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
-        <v>3577</v>
+        <v>3591</v>
       </c>
       <c r="B26" t="s">
         <v>104</v>
       </c>
       <c r="C26" t="s">
         <v>105</v>
       </c>
       <c r="D26" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
         <v>106</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>79</v>
+        <v>107</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
-        <v>3566</v>
+        <v>3577</v>
       </c>
       <c r="B27" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="C27" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="D27" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
         <v>110</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>111</v>
+        <v>83</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
-        <v>3541</v>
+        <v>3566</v>
       </c>
       <c r="B28" t="s">
+        <v>111</v>
+      </c>
+      <c r="C28" t="s">
         <v>112</v>
       </c>
-      <c r="C28" t="s">
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
         <v>113</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F28" t="s">
         <v>114</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>30</v>
+        <v>115</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
-        <v>3528</v>
+        <v>3541</v>
       </c>
       <c r="B29" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="C29" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
-        <v>3501</v>
+        <v>3528</v>
       </c>
       <c r="B30" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="C30" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="D30" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E30" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F30" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>121</v>
+        <v>34</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
-        <v>3487</v>
+        <v>3501</v>
       </c>
       <c r="B31" t="s">
         <v>122</v>
       </c>
       <c r="C31" t="s">
         <v>123</v>
       </c>
       <c r="D31" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
         <v>124</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>48</v>
+        <v>125</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
-        <v>3460</v>
+        <v>3487</v>
       </c>
       <c r="B32" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="C32" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="D32" t="s">
-        <v>127</v>
+        <v>37</v>
       </c>
       <c r="E32" t="s">
+        <v>42</v>
+      </c>
+      <c r="F32" t="s">
         <v>128</v>
-      </c>
-[...1 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>130</v>
+        <v>14</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
-        <v>3446</v>
+        <v>3460</v>
       </c>
       <c r="B33" t="s">
+        <v>129</v>
+      </c>
+      <c r="C33" t="s">
+        <v>130</v>
+      </c>
+      <c r="D33" t="s">
         <v>131</v>
       </c>
-      <c r="C33" t="s">
+      <c r="E33" t="s">
         <v>132</v>
-      </c>
-[...4 lines deleted...]
-        <v>24</v>
       </c>
       <c r="F33" t="s">
         <v>133</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
-        <v>3424</v>
+        <v>3446</v>
       </c>
       <c r="B34" t="s">
         <v>135</v>
       </c>
       <c r="C34" t="s">
         <v>136</v>
       </c>
       <c r="D34" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
         <v>137</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>79</v>
+        <v>138</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
-        <v>3416</v>
+        <v>3424</v>
       </c>
       <c r="B35" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="C35" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="D35" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>25</v>
+        <v>141</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>140</v>
+        <v>83</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
-        <v>3396</v>
+        <v>3416</v>
       </c>
       <c r="B36" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="C36" t="s">
-        <v>126</v>
+        <v>143</v>
       </c>
       <c r="D36" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>143</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>144</v>
+        <v>29</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>145</v>
+        <v>144</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
-        <v>3384</v>
+        <v>3396</v>
       </c>
       <c r="B37" t="s">
+        <v>145</v>
+      </c>
+      <c r="C37" t="s">
+        <v>130</v>
+      </c>
+      <c r="D37" t="s">
         <v>146</v>
       </c>
-      <c r="C37" t="s">
+      <c r="E37" t="s">
         <v>147</v>
       </c>
-      <c r="D37" t="s">
+      <c r="F37" t="s">
         <v>148</v>
-      </c>
-[...4 lines deleted...]
-        <v>150</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>151</v>
+        <v>149</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
-        <v>3373</v>
+        <v>3384</v>
       </c>
       <c r="B38" t="s">
+        <v>150</v>
+      </c>
+      <c r="C38" t="s">
+        <v>151</v>
+      </c>
+      <c r="D38" t="s">
         <v>152</v>
       </c>
-      <c r="C38" t="s">
+      <c r="E38" t="s">
         <v>153</v>
       </c>
-      <c r="D38" t="s">
+      <c r="F38" t="s">
         <v>154</v>
-      </c>
-[...4 lines deleted...]
-        <v>156</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>157</v>
+        <v>155</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
-        <v>3358</v>
+        <v>3373</v>
       </c>
       <c r="B39" t="s">
+        <v>156</v>
+      </c>
+      <c r="C39" t="s">
+        <v>157</v>
+      </c>
+      <c r="D39" t="s">
         <v>158</v>
       </c>
-      <c r="C39" t="s">
+      <c r="E39" t="s">
         <v>159</v>
-      </c>
-[...4 lines deleted...]
-        <v>12</v>
       </c>
       <c r="F39" t="s">
         <v>160</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
         <v>161</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
-        <v>3356</v>
+        <v>3358</v>
       </c>
       <c r="B40" t="s">
         <v>162</v>
       </c>
       <c r="C40" t="s">
         <v>163</v>
       </c>
       <c r="D40" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
       <c r="E40" t="s">
-        <v>24</v>
+        <v>18</v>
       </c>
       <c r="F40" t="s">
         <v>164</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>79</v>
+        <v>165</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
-        <v>3347</v>
+        <v>3356</v>
       </c>
       <c r="B41" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C41" t="s">
-        <v>77</v>
+        <v>167</v>
       </c>
       <c r="D41" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>83</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
-        <v>3346</v>
+        <v>3347</v>
       </c>
       <c r="B42" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="C42" t="s">
-        <v>169</v>
+        <v>81</v>
       </c>
       <c r="D42" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E42" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F42" t="s">
         <v>170</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
-        <v>3331</v>
+        <v>3346</v>
       </c>
       <c r="B43" t="s">
         <v>172</v>
       </c>
       <c r="C43" t="s">
-        <v>159</v>
+        <v>173</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
-        <v>12</v>
+        <v>113</v>
       </c>
       <c r="F43" t="s">
-        <v>117</v>
+        <v>174</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
-        <v>3319</v>
+        <v>3331</v>
       </c>
       <c r="B44" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C44" t="s">
-        <v>175</v>
+        <v>163</v>
       </c>
       <c r="D44" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E44" t="s">
-        <v>38</v>
+        <v>18</v>
       </c>
       <c r="F44" t="s">
-        <v>176</v>
+        <v>121</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
         <v>177</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
-        <v>3284</v>
+        <v>3319</v>
       </c>
       <c r="B45" t="s">
         <v>178</v>
       </c>
       <c r="C45" t="s">
-        <v>77</v>
+        <v>179</v>
       </c>
       <c r="D45" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E45" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F45" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
-        <v>3257</v>
+        <v>3284</v>
       </c>
       <c r="B46" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C46" t="s">
-        <v>182</v>
+        <v>81</v>
       </c>
       <c r="D46" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E46" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="F46" t="s">
-        <v>25</v>
+        <v>183</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>111</v>
+        <v>184</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
-        <v>3248</v>
+        <v>3257</v>
       </c>
       <c r="B47" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="C47" t="s">
-        <v>175</v>
+        <v>186</v>
       </c>
       <c r="D47" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E47" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>166</v>
+        <v>29</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>130</v>
+        <v>115</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
-        <v>3229</v>
+        <v>3248</v>
       </c>
       <c r="B48" t="s">
-        <v>184</v>
+        <v>187</v>
       </c>
       <c r="C48" t="s">
-        <v>185</v>
+        <v>179</v>
       </c>
       <c r="D48" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E48" t="s">
-        <v>24</v>
+        <v>113</v>
       </c>
       <c r="F48" t="s">
-        <v>186</v>
+        <v>170</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>48</v>
+        <v>134</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
-        <v>3220</v>
+        <v>3229</v>
       </c>
       <c r="B49" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="C49" t="s">
-        <v>42</v>
+        <v>189</v>
       </c>
       <c r="D49" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F49" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
-        <v>3189</v>
+        <v>3220</v>
       </c>
       <c r="B50" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C50" t="s">
-        <v>190</v>
+        <v>46</v>
       </c>
       <c r="D50" t="s">
-        <v>142</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>143</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>192</v>
+        <v>14</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
-        <v>3182</v>
+        <v>3189</v>
       </c>
       <c r="B51" t="s">
         <v>193</v>
       </c>
       <c r="C51" t="s">
-        <v>42</v>
+        <v>194</v>
       </c>
       <c r="D51" t="s">
-        <v>23</v>
+        <v>146</v>
       </c>
       <c r="E51" t="s">
-        <v>24</v>
+        <v>147</v>
       </c>
       <c r="F51" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>3171</v>
+        <v>3182</v>
       </c>
       <c r="B52" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="C52" t="s">
-        <v>197</v>
+        <v>46</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
         <v>12</v>
       </c>
       <c r="F52" t="s">
         <v>198</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>75</v>
+        <v>199</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>3151</v>
+        <v>3171</v>
       </c>
       <c r="B53" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C53" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="D53" t="s">
-        <v>33</v>
+        <v>17</v>
       </c>
       <c r="E53" t="s">
-        <v>88</v>
+        <v>18</v>
       </c>
       <c r="F53" t="s">
-        <v>201</v>
+        <v>202</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>202</v>
+        <v>79</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>3148</v>
+        <v>3151</v>
       </c>
       <c r="B54" t="s">
         <v>203</v>
       </c>
       <c r="C54" t="s">
-        <v>22</v>
+        <v>204</v>
       </c>
       <c r="D54" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E54" t="s">
-        <v>38</v>
+        <v>92</v>
       </c>
       <c r="F54" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>205</v>
+        <v>206</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>3143</v>
+        <v>3148</v>
       </c>
       <c r="B55" t="s">
-        <v>206</v>
+        <v>207</v>
       </c>
       <c r="C55" t="s">
-        <v>207</v>
+        <v>28</v>
       </c>
       <c r="D55" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E55" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F55" t="s">
         <v>208</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>177</v>
+        <v>209</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>3090</v>
+        <v>3143</v>
       </c>
       <c r="B56" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="C56" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="D56" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E56" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="F56" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>212</v>
+        <v>181</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>3080</v>
+        <v>3090</v>
       </c>
       <c r="B57" t="s">
         <v>213</v>
       </c>
       <c r="C57" t="s">
-        <v>210</v>
+        <v>214</v>
       </c>
       <c r="D57" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>3062</v>
+        <v>3080</v>
       </c>
       <c r="B58" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C58" t="s">
-        <v>217</v>
+        <v>214</v>
       </c>
       <c r="D58" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>39</v>
+        <v>218</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>40</v>
+        <v>219</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>3043</v>
+        <v>3062</v>
       </c>
       <c r="B59" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="C59" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="D59" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E59" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F59" t="s">
-        <v>220</v>
+        <v>43</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>130</v>
+        <v>44</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>3027</v>
+        <v>3043</v>
       </c>
       <c r="B60" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C60" t="s">
-        <v>22</v>
+        <v>223</v>
       </c>
       <c r="D60" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E60" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F60" t="s">
-        <v>25</v>
+        <v>224</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>222</v>
+        <v>134</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>3023</v>
+        <v>3027</v>
       </c>
       <c r="B61" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C61" t="s">
-        <v>22</v>
+        <v>28</v>
       </c>
       <c r="D61" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E61" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="F61" t="s">
-        <v>224</v>
+        <v>29</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>215</v>
+        <v>226</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>3004</v>
+        <v>3023</v>
       </c>
       <c r="B62" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C62" t="s">
-        <v>226</v>
+        <v>28</v>
       </c>
       <c r="D62" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>228</v>
+        <v>219</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>2982</v>
+        <v>3004</v>
       </c>
       <c r="B63" t="s">
         <v>229</v>
       </c>
       <c r="C63" t="s">
         <v>230</v>
       </c>
       <c r="D63" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E63" t="s">
-        <v>88</v>
+        <v>42</v>
       </c>
       <c r="F63" t="s">
         <v>231</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>2968</v>
+        <v>2982</v>
       </c>
       <c r="B64" t="s">
         <v>233</v>
       </c>
       <c r="C64" t="s">
         <v>234</v>
       </c>
       <c r="D64" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E64" t="s">
-        <v>24</v>
+        <v>92</v>
       </c>
       <c r="F64" t="s">
         <v>235</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>79</v>
+        <v>236</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>2912</v>
+        <v>2968</v>
       </c>
       <c r="B65" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="C65" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
       <c r="D65" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E65" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>111</v>
+        <v>83</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>2876</v>
+        <v>2912</v>
       </c>
       <c r="B66" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="C66" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
       <c r="D66" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E66" t="s">
-        <v>38</v>
+        <v>113</v>
       </c>
       <c r="F66" t="s">
-        <v>208</v>
+        <v>242</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>241</v>
+        <v>115</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>2870</v>
+        <v>2876</v>
       </c>
       <c r="B67" t="s">
-        <v>242</v>
+        <v>243</v>
       </c>
       <c r="C67" t="s">
-        <v>243</v>
+        <v>244</v>
       </c>
       <c r="D67" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E67" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="F67" t="s">
-        <v>98</v>
+        <v>212</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>244</v>
+        <v>245</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>2853</v>
+        <v>2870</v>
       </c>
       <c r="B68" t="s">
-        <v>245</v>
+        <v>246</v>
       </c>
       <c r="C68" t="s">
-        <v>246</v>
+        <v>247</v>
       </c>
       <c r="D68" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E68" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F68" t="s">
-        <v>247</v>
+        <v>102</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>215</v>
+        <v>248</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>2840</v>
+        <v>2853</v>
       </c>
       <c r="B69" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="C69" t="s">
-        <v>246</v>
+        <v>10</v>
       </c>
       <c r="D69" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>249</v>
+        <v>250</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>250</v>
+        <v>219</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>2820</v>
       </c>
       <c r="B70" t="s">
         <v>251</v>
       </c>
       <c r="C70" t="s">
         <v>252</v>
       </c>
       <c r="D70" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
         <v>253</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>2798</v>
       </c>
       <c r="B71" t="s">
         <v>255</v>
       </c>
       <c r="C71" t="s">
         <v>256</v>
       </c>
       <c r="D71" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E71" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F71" t="s">
         <v>257</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>2791</v>
       </c>
       <c r="B72" t="s">
         <v>258</v>
       </c>
       <c r="C72" t="s">
         <v>259</v>
       </c>
       <c r="D72" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F72" t="s">
         <v>260</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>2753</v>
       </c>
       <c r="B73" t="s">
         <v>261</v>
       </c>
       <c r="C73" t="s">
         <v>262</v>
       </c>
       <c r="D73" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E73" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F73" t="s">
         <v>263</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>2750</v>
       </c>
       <c r="B74" t="s">
         <v>265</v>
       </c>
       <c r="C74" t="s">
         <v>252</v>
       </c>
       <c r="D74" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F74" t="s">
         <v>266</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>2724</v>
       </c>
       <c r="B75" t="s">
         <v>267</v>
       </c>
       <c r="C75" t="s">
+        <v>41</v>
+      </c>
+      <c r="D75" t="s">
         <v>37</v>
       </c>
-      <c r="D75" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E75" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F75" t="s">
         <v>263</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>2722</v>
       </c>
       <c r="B76" t="s">
         <v>269</v>
       </c>
       <c r="C76" t="s">
+        <v>41</v>
+      </c>
+      <c r="D76" t="s">
         <v>37</v>
       </c>
-      <c r="D76" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="E76" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F76" t="s">
         <v>263</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>2700</v>
       </c>
       <c r="B77" t="s">
         <v>271</v>
       </c>
       <c r="C77" t="s">
-        <v>50</v>
+        <v>53</v>
       </c>
       <c r="D77" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E77" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F77" t="s">
         <v>272</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>171</v>
+        <v>175</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>2650</v>
       </c>
       <c r="B78" t="s">
         <v>273</v>
       </c>
       <c r="C78" t="s">
         <v>274</v>
       </c>
       <c r="D78" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E78" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="F78" t="s">
         <v>275</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>2610</v>
       </c>
       <c r="B79" t="s">
         <v>276</v>
       </c>
       <c r="C79" t="s">
         <v>277</v>
       </c>
       <c r="D79" t="s">
-        <v>142</v>
+        <v>146</v>
       </c>
       <c r="E79" t="s">
-        <v>143</v>
+        <v>147</v>
       </c>
       <c r="F79" t="s">
         <v>278</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
         <v>279</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>2590</v>
       </c>
       <c r="B80" t="s">
         <v>280</v>
       </c>
       <c r="C80" t="s">
         <v>281</v>
       </c>
       <c r="D80" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E80" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F80" t="s">
-        <v>208</v>
+        <v>212</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>177</v>
+        <v>181</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>2589</v>
       </c>
       <c r="B81" t="s">
         <v>282</v>
       </c>
       <c r="C81" t="s">
         <v>283</v>
       </c>
       <c r="D81" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E81" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="F81" t="s">
         <v>284</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
         <v>285</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>2561</v>
       </c>
       <c r="B82" t="s">
         <v>286</v>
       </c>
       <c r="C82" t="s">
-        <v>101</v>
+        <v>105</v>
       </c>
       <c r="D82" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E82" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F82" t="s">
         <v>287</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>2558</v>
       </c>
       <c r="B83" t="s">
         <v>288</v>
       </c>
       <c r="C83" t="s">
         <v>289</v>
       </c>
       <c r="D83" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F83" t="s">
-        <v>102</v>
+        <v>106</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>103</v>
+        <v>107</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>2498</v>
       </c>
       <c r="B84" t="s">
         <v>290</v>
       </c>
       <c r="C84" t="s">
         <v>291</v>
       </c>
       <c r="D84" t="s">
-        <v>51</v>
+        <v>54</v>
       </c>
       <c r="E84" t="s">
-        <v>52</v>
+        <v>55</v>
       </c>
       <c r="F84" t="s">
         <v>292</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>79</v>
+        <v>83</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>2487</v>
       </c>
       <c r="B85" t="s">
         <v>293</v>
       </c>
       <c r="C85" t="s">
         <v>294</v>
       </c>
       <c r="D85" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F85" t="s">
         <v>295</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
         <v>296</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>2485</v>
       </c>
       <c r="B86" t="s">
         <v>297</v>
       </c>
       <c r="C86" t="s">
         <v>277</v>
       </c>
       <c r="D86" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E86" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F86" t="s">
         <v>298</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>2483</v>
       </c>
       <c r="B87" t="s">
         <v>299</v>
       </c>
       <c r="C87" t="s">
         <v>277</v>
       </c>
       <c r="D87" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E87" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F87" t="s">
         <v>300</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
         <v>301</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>2482</v>
       </c>
       <c r="B88" t="s">
         <v>302</v>
       </c>
       <c r="C88" t="s">
         <v>294</v>
       </c>
       <c r="D88" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>109</v>
+        <v>113</v>
       </c>
       <c r="F88" t="s">
         <v>303</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
         <v>304</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>2481</v>
       </c>
       <c r="B89" t="s">
         <v>305</v>
       </c>
       <c r="C89" t="s">
         <v>294</v>
       </c>
       <c r="D89" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E89" t="s">
-        <v>88</v>
+        <v>92</v>
       </c>
       <c r="F89" t="s">
         <v>306</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
         <v>307</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>2461</v>
       </c>
       <c r="B90" t="s">
         <v>308</v>
       </c>
       <c r="C90" t="s">
         <v>309</v>
       </c>
       <c r="D90" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E90" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F90" t="s">
         <v>310</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>2431</v>
       </c>
       <c r="B91" t="s">
         <v>311</v>
       </c>
       <c r="C91" t="s">
         <v>312</v>
       </c>
       <c r="D91" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E91" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F91" t="s">
         <v>313</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>99</v>
+        <v>103</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>2414</v>
       </c>
       <c r="B92" t="s">
         <v>314</v>
       </c>
       <c r="C92" t="s">
         <v>315</v>
       </c>
       <c r="D92" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E92" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F92" t="s">
         <v>316</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>111</v>
+        <v>115</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>2378</v>
       </c>
       <c r="B93" t="s">
         <v>317</v>
       </c>
       <c r="C93" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D93" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E93" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F93" t="s">
         <v>318</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
         <v>319</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>2374</v>
       </c>
       <c r="B94" t="s">
         <v>320</v>
       </c>
       <c r="C94" t="s">
-        <v>32</v>
+        <v>36</v>
       </c>
       <c r="D94" t="s">
         <v>321</v>
       </c>
       <c r="E94" t="s">
         <v>322</v>
       </c>
       <c r="F94" t="s">
         <v>323</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
         <v>324</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>2373</v>
       </c>
       <c r="B95" t="s">
         <v>325</v>
       </c>
       <c r="C95" t="s">
-        <v>234</v>
+        <v>238</v>
       </c>
       <c r="D95" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F95" t="s">
         <v>292</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>2342</v>
       </c>
       <c r="B96" t="s">
         <v>326</v>
       </c>
       <c r="C96" t="s">
         <v>327</v>
       </c>
       <c r="D96" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E96" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F96" t="s">
         <v>328</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
         <v>329</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>2324</v>
       </c>
       <c r="B97" t="s">
         <v>330</v>
       </c>
       <c r="C97" t="s">
         <v>331</v>
       </c>
       <c r="D97" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E97" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F97" t="s">
         <v>332</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>75</v>
+        <v>79</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>2304</v>
       </c>
       <c r="B98" t="s">
         <v>333</v>
       </c>
       <c r="C98" t="s">
         <v>334</v>
       </c>
       <c r="D98" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E98" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="F98" t="s">
         <v>335</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>2292</v>
       </c>
       <c r="B99" t="s">
         <v>336</v>
       </c>
       <c r="C99" t="s">
-        <v>62</v>
+        <v>65</v>
       </c>
       <c r="D99" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E99" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F99" t="s">
         <v>337</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
         <v>338</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>2270</v>
       </c>
       <c r="B100" t="s">
         <v>339</v>
       </c>
       <c r="C100" t="s">
         <v>340</v>
       </c>
       <c r="D100" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E100" t="s">
-        <v>34</v>
+        <v>38</v>
       </c>
       <c r="F100" t="s">
         <v>341</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
         <v>342</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>2246</v>
       </c>
       <c r="B101" t="s">
         <v>343</v>
       </c>
       <c r="C101" t="s">
         <v>344</v>
       </c>
       <c r="D101" t="s">
-        <v>63</v>
+        <v>66</v>
       </c>
       <c r="E101" t="s">
         <v>345</v>
       </c>
       <c r="F101" t="s">
         <v>346</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>130</v>
+        <v>134</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>2227</v>
       </c>
       <c r="B102" t="s">
         <v>347</v>
       </c>
       <c r="C102" t="s">
         <v>348</v>
       </c>
       <c r="D102" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E102" t="s">
-        <v>74</v>
+        <v>78</v>
       </c>
       <c r="F102" t="s">
-        <v>43</v>
+        <v>47</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>48</v>
+        <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>2193</v>
       </c>
       <c r="B103" t="s">
         <v>349</v>
       </c>
       <c r="C103" t="s">
         <v>350</v>
       </c>
       <c r="D103" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E103" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F103" t="s">
         <v>351</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>30</v>
+        <v>34</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>2178</v>
       </c>
       <c r="B104" t="s">
         <v>352</v>
       </c>
       <c r="C104" t="s">
         <v>353</v>
       </c>
       <c r="D104" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E104" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F104" t="s">
         <v>354</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
         <v>355</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>2136</v>
       </c>
       <c r="B105" t="s">
         <v>356</v>
       </c>
       <c r="C105" t="s">
         <v>350</v>
       </c>
       <c r="D105" t="s">
-        <v>11</v>
+        <v>17</v>
       </c>
       <c r="E105" t="s">
-        <v>12</v>
+        <v>18</v>
       </c>
       <c r="F105" t="s">
         <v>357</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
         <v>358</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>2167</v>
+        <v>2138</v>
       </c>
       <c r="B106" t="s">
         <v>359</v>
       </c>
       <c r="C106" t="s">
+        <v>350</v>
+      </c>
+      <c r="D106" t="s">
+        <v>37</v>
+      </c>
+      <c r="E106" t="s">
+        <v>42</v>
+      </c>
+      <c r="F106" t="s">
         <v>360</v>
-      </c>
-[...7 lines deleted...]
-        <v>361</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>48</v>
+        <v>219</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>2138</v>
+        <v>2137</v>
       </c>
       <c r="B107" t="s">
-        <v>362</v>
+        <v>361</v>
       </c>
       <c r="C107" t="s">
         <v>350</v>
       </c>
       <c r="D107" t="s">
-        <v>33</v>
+        <v>37</v>
       </c>
       <c r="E107" t="s">
-        <v>38</v>
+        <v>42</v>
       </c>
       <c r="F107" t="s">
-        <v>363</v>
+        <v>362</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>215</v>
+        <v>363</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>2137</v>
+        <v>2129</v>
       </c>
       <c r="B108" t="s">
         <v>364</v>
       </c>
       <c r="C108" t="s">
-        <v>350</v>
+        <v>70</v>
       </c>
       <c r="D108" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E108" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F108" t="s">
         <v>365</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
         <v>366</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>2129</v>
+        <v>2114</v>
       </c>
       <c r="B109" t="s">
         <v>367</v>
       </c>
       <c r="C109" t="s">
-        <v>67</v>
+        <v>70</v>
       </c>
       <c r="D109" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E109" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F109" t="s">
-        <v>368</v>
+        <v>168</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>369</v>
+        <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>2114</v>
+        <v>2112</v>
       </c>
       <c r="B110" t="s">
-        <v>370</v>
+        <v>368</v>
       </c>
       <c r="C110" t="s">
-        <v>67</v>
+        <v>344</v>
       </c>
       <c r="D110" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E110" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="F110" t="s">
-        <v>164</v>
+        <v>369</v>
       </c>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>48</v>
+        <v>370</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>2112</v>
+        <v>2092</v>
       </c>
       <c r="B111" t="s">
         <v>371</v>
       </c>
       <c r="C111" t="s">
-        <v>344</v>
+        <v>74</v>
       </c>
       <c r="D111" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E111" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F111" t="s">
-        <v>372</v>
+        <v>168</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>2092</v>
+        <v>2078</v>
       </c>
       <c r="B112" t="s">
+        <v>373</v>
+      </c>
+      <c r="C112" t="s">
         <v>374</v>
       </c>
-      <c r="C112" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D112" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E112" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F112" t="s">
-        <v>164</v>
+        <v>168</v>
       </c>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>375</v>
+        <v>83</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>2078</v>
+        <v>2040</v>
       </c>
       <c r="B113" t="s">
+        <v>375</v>
+      </c>
+      <c r="C113" t="s">
+        <v>61</v>
+      </c>
+      <c r="D113" t="s">
+        <v>11</v>
+      </c>
+      <c r="E113" t="s">
+        <v>12</v>
+      </c>
+      <c r="F113" t="s">
         <v>376</v>
-      </c>
-[...10 lines deleted...]
-        <v>164</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>79</v>
+        <v>377</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>2040</v>
+        <v>2037</v>
       </c>
       <c r="B114" t="s">
         <v>378</v>
       </c>
       <c r="C114" t="s">
-        <v>58</v>
+        <v>379</v>
       </c>
       <c r="D114" t="s">
-        <v>23</v>
+        <v>66</v>
       </c>
       <c r="E114" t="s">
-        <v>24</v>
+        <v>345</v>
       </c>
       <c r="F114" t="s">
-        <v>379</v>
+        <v>278</v>
       </c>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>250</v>
+        <v>380</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>2037</v>
+        <v>2026</v>
       </c>
       <c r="B115" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C115" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="D115" t="s">
-        <v>63</v>
+        <v>11</v>
       </c>
       <c r="E115" t="s">
-        <v>345</v>
+        <v>113</v>
       </c>
       <c r="F115" t="s">
-        <v>278</v>
+        <v>242</v>
       </c>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>2026</v>
+        <v>2021</v>
       </c>
       <c r="B116" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="C116" t="s">
-        <v>384</v>
+        <v>382</v>
       </c>
       <c r="D116" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E116" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>238</v>
+        <v>385</v>
       </c>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>2021</v>
+        <v>2012</v>
       </c>
       <c r="B117" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
       <c r="C117" t="s">
-        <v>384</v>
+        <v>388</v>
       </c>
       <c r="D117" t="s">
-        <v>23</v>
+        <v>54</v>
       </c>
       <c r="E117" t="s">
-        <v>24</v>
+        <v>55</v>
       </c>
       <c r="F117" t="s">
-        <v>387</v>
+        <v>389</v>
       </c>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>388</v>
+        <v>390</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>2012</v>
+        <v>1996</v>
       </c>
       <c r="B118" t="s">
-        <v>389</v>
+        <v>391</v>
       </c>
       <c r="C118" t="s">
-        <v>390</v>
+        <v>392</v>
       </c>
       <c r="D118" t="s">
-        <v>51</v>
+        <v>11</v>
       </c>
       <c r="E118" t="s">
-        <v>52</v>
+        <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>391</v>
+        <v>393</v>
       </c>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>392</v>
+        <v>34</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>1996</v>
+        <v>1987</v>
       </c>
       <c r="B119" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="C119" t="s">
-        <v>394</v>
+        <v>61</v>
       </c>
       <c r="D119" t="s">
-        <v>23</v>
+        <v>37</v>
       </c>
       <c r="E119" t="s">
-        <v>24</v>
+        <v>42</v>
       </c>
       <c r="F119" t="s">
-        <v>292</v>
+        <v>395</v>
       </c>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>30</v>
+        <v>107</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>1987</v>
+        <v>1881</v>
       </c>
       <c r="B120" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="C120" t="s">
-        <v>58</v>
+        <v>130</v>
       </c>
       <c r="D120" t="s">
-        <v>33</v>
+        <v>146</v>
       </c>
       <c r="E120" t="s">
-        <v>38</v>
+        <v>147</v>
       </c>
       <c r="F120" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>103</v>
+        <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>1881</v>
+        <v>1414</v>
       </c>
       <c r="B121" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="C121" t="s">
-        <v>126</v>
+        <v>230</v>
       </c>
       <c r="D121" t="s">
-        <v>142</v>
+        <v>37</v>
       </c>
       <c r="E121" t="s">
-        <v>143</v>
+        <v>42</v>
       </c>
       <c r="F121" t="s">
-        <v>398</v>
+        <v>335</v>
       </c>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>48</v>
+        <v>399</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>1414</v>
+        <v>1028</v>
       </c>
       <c r="B122" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
       <c r="C122" t="s">
-        <v>226</v>
+        <v>401</v>
       </c>
       <c r="D122" t="s">
-        <v>33</v>
+        <v>11</v>
       </c>
       <c r="E122" t="s">
-        <v>38</v>
+        <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>335</v>
+        <v>402</v>
       </c>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>400</v>
+        <v>403</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>1028</v>
+        <v>782</v>
       </c>
       <c r="B123" t="s">
-        <v>401</v>
+        <v>404</v>
       </c>
       <c r="C123" t="s">
-        <v>402</v>
+        <v>405</v>
       </c>
       <c r="D123" t="s">
-        <v>23</v>
+        <v>11</v>
       </c>
       <c r="E123" t="s">
-        <v>24</v>
+        <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>403</v>
+        <v>406</v>
       </c>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>404</v>
-[...18 lines deleted...]
-      <c r="F124" t="s">
         <v>407</v>
-      </c>
-[...2 lines deleted...]
-        <v>408</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>