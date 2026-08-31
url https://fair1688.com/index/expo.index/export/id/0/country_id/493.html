--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="408">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-17 10:35:42</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="409">
+  <si>
+    <t>展会清单 导出时间：2026-08-31 18:51:06</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -1059,50 +1059,53 @@
     <t>工程机械</t>
   </si>
   <si>
     <t>2026年09月28日-10月01日</t>
   </si>
   <si>
     <t>984家</t>
   </si>
   <si>
     <t>印度矿业机械展览会 - IMME</t>
   </si>
   <si>
     <t>矿业 / 矿山机械</t>
   </si>
   <si>
     <t>印度加尔各答新城生态园</t>
   </si>
   <si>
     <t>2024年10月23日-10月26日</t>
   </si>
   <si>
     <t>印度表面处理及金属加工展览会 - ISTF Expo</t>
   </si>
   <si>
     <t>表面处理</t>
+  </si>
+  <si>
+    <t>2027年01月07日-01月09日</t>
   </si>
   <si>
     <t>印度孟买模具展览会 - DIE &amp; MOULD INDIA</t>
   </si>
   <si>
     <t>机床 / 模具</t>
   </si>
   <si>
     <t>2026年04月21日-04月24日</t>
   </si>
   <si>
     <t>印度工业及自动化展览会 - AUTOMATION EXPO</t>
   </si>
   <si>
     <t>自动化 / 仪表</t>
   </si>
   <si>
     <t>2025年08月11日-08月14日</t>
   </si>
   <si>
     <t>1005家</t>
   </si>
   <si>
     <t>印度班加罗尔机床工具展览会 - IMTEX</t>
   </si>
@@ -4017,559 +4020,559 @@
       <c r="F101" t="s">
         <v>346</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
         <v>134</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>2227</v>
       </c>
       <c r="B102" t="s">
         <v>347</v>
       </c>
       <c r="C102" t="s">
         <v>348</v>
       </c>
       <c r="D102" t="s">
         <v>37</v>
       </c>
       <c r="E102" t="s">
         <v>78</v>
       </c>
       <c r="F102" t="s">
-        <v>47</v>
+        <v>349</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>2193</v>
       </c>
       <c r="B103" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C103" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D103" t="s">
         <v>11</v>
       </c>
       <c r="E103" t="s">
         <v>12</v>
       </c>
       <c r="F103" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>2178</v>
       </c>
       <c r="B104" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C104" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D104" t="s">
         <v>11</v>
       </c>
       <c r="E104" t="s">
         <v>12</v>
       </c>
       <c r="F104" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>2136</v>
       </c>
       <c r="B105" t="s">
-        <v>356</v>
+        <v>357</v>
       </c>
       <c r="C105" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D105" t="s">
         <v>17</v>
       </c>
       <c r="E105" t="s">
         <v>18</v>
       </c>
       <c r="F105" t="s">
-        <v>357</v>
+        <v>358</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>2138</v>
       </c>
       <c r="B106" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="C106" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D106" t="s">
         <v>37</v>
       </c>
       <c r="E106" t="s">
         <v>42</v>
       </c>
       <c r="F106" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>2137</v>
       </c>
       <c r="B107" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C107" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D107" t="s">
         <v>37</v>
       </c>
       <c r="E107" t="s">
         <v>42</v>
       </c>
       <c r="F107" t="s">
-        <v>362</v>
+        <v>363</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>363</v>
+        <v>364</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>2129</v>
       </c>
       <c r="B108" t="s">
-        <v>364</v>
+        <v>365</v>
       </c>
       <c r="C108" t="s">
         <v>70</v>
       </c>
       <c r="D108" t="s">
         <v>11</v>
       </c>
       <c r="E108" t="s">
         <v>12</v>
       </c>
       <c r="F108" t="s">
-        <v>365</v>
+        <v>366</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>2114</v>
       </c>
       <c r="B109" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="C109" t="s">
         <v>70</v>
       </c>
       <c r="D109" t="s">
         <v>11</v>
       </c>
       <c r="E109" t="s">
         <v>12</v>
       </c>
       <c r="F109" t="s">
         <v>168</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>2112</v>
       </c>
       <c r="B110" t="s">
-        <v>368</v>
+        <v>369</v>
       </c>
       <c r="C110" t="s">
         <v>344</v>
       </c>
       <c r="D110" t="s">
         <v>37</v>
       </c>
       <c r="E110" t="s">
         <v>42</v>
       </c>
       <c r="F110" t="s">
-        <v>369</v>
+        <v>370</v>
       </c>
       <c r="G110"/>
       <c r="H110" t="s">
-        <v>370</v>
+        <v>371</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>2092</v>
       </c>
       <c r="B111" t="s">
-        <v>371</v>
+        <v>372</v>
       </c>
       <c r="C111" t="s">
         <v>74</v>
       </c>
       <c r="D111" t="s">
         <v>11</v>
       </c>
       <c r="E111" t="s">
         <v>12</v>
       </c>
       <c r="F111" t="s">
         <v>168</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>2078</v>
       </c>
       <c r="B112" t="s">
-        <v>373</v>
+        <v>374</v>
       </c>
       <c r="C112" t="s">
-        <v>374</v>
+        <v>375</v>
       </c>
       <c r="D112" t="s">
         <v>11</v>
       </c>
       <c r="E112" t="s">
         <v>12</v>
       </c>
       <c r="F112" t="s">
         <v>168</v>
       </c>
       <c r="G112"/>
       <c r="H112" t="s">
         <v>83</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>2040</v>
       </c>
       <c r="B113" t="s">
-        <v>375</v>
+        <v>376</v>
       </c>
       <c r="C113" t="s">
         <v>61</v>
       </c>
       <c r="D113" t="s">
         <v>11</v>
       </c>
       <c r="E113" t="s">
         <v>12</v>
       </c>
       <c r="F113" t="s">
-        <v>376</v>
+        <v>377</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>377</v>
+        <v>378</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>2037</v>
       </c>
       <c r="B114" t="s">
-        <v>378</v>
+        <v>379</v>
       </c>
       <c r="C114" t="s">
-        <v>379</v>
+        <v>380</v>
       </c>
       <c r="D114" t="s">
         <v>66</v>
       </c>
       <c r="E114" t="s">
         <v>345</v>
       </c>
       <c r="F114" t="s">
         <v>278</v>
       </c>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>2026</v>
       </c>
       <c r="B115" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="C115" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D115" t="s">
         <v>11</v>
       </c>
       <c r="E115" t="s">
         <v>113</v>
       </c>
       <c r="F115" t="s">
         <v>242</v>
       </c>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>2021</v>
       </c>
       <c r="B116" t="s">
-        <v>384</v>
+        <v>385</v>
       </c>
       <c r="C116" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="D116" t="s">
         <v>11</v>
       </c>
       <c r="E116" t="s">
         <v>12</v>
       </c>
       <c r="F116" t="s">
-        <v>385</v>
+        <v>386</v>
       </c>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>2012</v>
       </c>
       <c r="B117" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C117" t="s">
-        <v>388</v>
+        <v>389</v>
       </c>
       <c r="D117" t="s">
         <v>54</v>
       </c>
       <c r="E117" t="s">
         <v>55</v>
       </c>
       <c r="F117" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>1996</v>
       </c>
       <c r="B118" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C118" t="s">
-        <v>392</v>
+        <v>393</v>
       </c>
       <c r="D118" t="s">
         <v>11</v>
       </c>
       <c r="E118" t="s">
         <v>12</v>
       </c>
       <c r="F118" t="s">
-        <v>393</v>
+        <v>394</v>
       </c>
       <c r="G118"/>
       <c r="H118" t="s">
         <v>34</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>1987</v>
       </c>
       <c r="B119" t="s">
-        <v>394</v>
+        <v>395</v>
       </c>
       <c r="C119" t="s">
         <v>61</v>
       </c>
       <c r="D119" t="s">
         <v>37</v>
       </c>
       <c r="E119" t="s">
         <v>42</v>
       </c>
       <c r="F119" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
       <c r="G119"/>
       <c r="H119" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>1881</v>
       </c>
       <c r="B120" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C120" t="s">
         <v>130</v>
       </c>
       <c r="D120" t="s">
         <v>146</v>
       </c>
       <c r="E120" t="s">
         <v>147</v>
       </c>
       <c r="F120" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
       <c r="G120"/>
       <c r="H120" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>1414</v>
       </c>
       <c r="B121" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C121" t="s">
         <v>230</v>
       </c>
       <c r="D121" t="s">
         <v>37</v>
       </c>
       <c r="E121" t="s">
         <v>42</v>
       </c>
       <c r="F121" t="s">
         <v>335</v>
       </c>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>399</v>
+        <v>400</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>1028</v>
       </c>
       <c r="B122" t="s">
-        <v>400</v>
+        <v>401</v>
       </c>
       <c r="C122" t="s">
-        <v>401</v>
+        <v>402</v>
       </c>
       <c r="D122" t="s">
         <v>11</v>
       </c>
       <c r="E122" t="s">
         <v>12</v>
       </c>
       <c r="F122" t="s">
-        <v>402</v>
+        <v>403</v>
       </c>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>403</v>
+        <v>404</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>782</v>
       </c>
       <c r="B123" t="s">
-        <v>404</v>
+        <v>405</v>
       </c>
       <c r="C123" t="s">
-        <v>405</v>
+        <v>406</v>
       </c>
       <c r="D123" t="s">
         <v>11</v>
       </c>
       <c r="E123" t="s">
         <v>12</v>
       </c>
       <c r="F123" t="s">
-        <v>406</v>
+        <v>407</v>
       </c>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>