--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
   <si>
-    <t>展会清单 导出时间：2026-06-02 05:04:36</t>
+    <t>展会清单 导出时间：2026-07-17 10:22:18</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -128,51 +128,51 @@
   <si>
     <t>韩国大邱纺织面料展览会 - PREVIEW IN DAEGU</t>
   </si>
   <si>
     <t>纺织原料</t>
   </si>
   <si>
     <t>2025年03月05日-03月07日</t>
   </si>
   <si>
     <t>450家</t>
   </si>
   <si>
     <t>韩国光学眼镜展览会 - DIOPS</t>
   </si>
   <si>
     <t>光学 / 眼镜</t>
   </si>
   <si>
     <t>2026年04月01日-04月03日</t>
   </si>
   <si>
     <t>400家</t>
   </si>
   <si>
-    <t>韩国亚洲机械与制造产业展览会 - AMXPO</t>
+    <t>韩国工业展览会 - AMXPO</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
     <t>韩国国际会展中心</t>
   </si>
   <si>
     <t>2026年10月21日-10月23日</t>
   </si>
   <si>
     <t>550家</t>
   </si>
   <si>
     <t>韩国首尔服装展览会 - Preview In SEOUL</t>
   </si>
   <si>
     <t>服装服饰</t>
   </si>
   <si>
     <t>2025年08月20日-08月22日</t>
   </si>
   <si>
     <t>574家</t>
   </si>
@@ -350,173 +350,176 @@
   <si>
     <t>韩国首尔人工智能展览会 - AI Expo Korea</t>
   </si>
   <si>
     <t>物联网</t>
   </si>
   <si>
     <t>2026年05月06日-05月08日</t>
   </si>
   <si>
     <t>322家</t>
   </si>
   <si>
     <t>韩国首尔物联网展览会 - IoT Week</t>
   </si>
   <si>
     <t>2025年11月26日-11月28日</t>
   </si>
   <si>
     <t>韩国仁川焊接切割及激光设备展览会 - WELDEX</t>
   </si>
   <si>
     <t>光电 / 激光</t>
   </si>
   <si>
+    <t>2027年04月14日-04月16日</t>
+  </si>
+  <si>
+    <t>韩国首尔安防展览会 - Secon</t>
+  </si>
+  <si>
+    <t>安防 / 消防</t>
+  </si>
+  <si>
+    <t>2026年03月18日-03月20日</t>
+  </si>
+  <si>
+    <t>韩国首尔旅游展览会 - KITS</t>
+  </si>
+  <si>
+    <t>旅游 / 民宿</t>
+  </si>
+  <si>
+    <t>2025年07月18日-07月21日</t>
+  </si>
+  <si>
+    <t>韩国渔具钓具展览会 - FISHING KOREA</t>
+  </si>
+  <si>
+    <t>狩猎钓具</t>
+  </si>
+  <si>
+    <t>2025年06月13日-06月15日</t>
+  </si>
+  <si>
+    <t>200家</t>
+  </si>
+  <si>
+    <t>韩国渔具钓具展览会 - KOFISH</t>
+  </si>
+  <si>
+    <t>2025年02月28日-03月02日</t>
+  </si>
+  <si>
+    <t>韩国釜山海事船舶及游艇展览会 - kormarine</t>
+  </si>
+  <si>
+    <t>海事船舶 / 游艇</t>
+  </si>
+  <si>
+    <t>亚洲-韩国-釜山</t>
+  </si>
+  <si>
+    <t>韩国釜山会展中心</t>
+  </si>
+  <si>
+    <t>2025年10月21日-10月24日</t>
+  </si>
+  <si>
+    <t>韩国仁川海事船舶及游艇展览会 - Korea Ocean Expo</t>
+  </si>
+  <si>
+    <t>2026年06月17日-06月19日</t>
+  </si>
+  <si>
+    <t>韩国信息通讯通信展览会 - World IT Show</t>
+  </si>
+  <si>
+    <t>通讯通信</t>
+  </si>
+  <si>
+    <t>2025年04月24日-04月26日</t>
+  </si>
+  <si>
+    <t>468家</t>
+  </si>
+  <si>
+    <t>韩国首尔塑料橡胶展览会 - KOPLAS</t>
+  </si>
+  <si>
+    <t>2025年03月11日-03月14日</t>
+  </si>
+  <si>
+    <t>569家</t>
+  </si>
+  <si>
+    <t>韩国涂料、胶粘剂及薄膜工业展览会 - Coating Korea</t>
+  </si>
+  <si>
+    <t>胶粘密封剂</t>
+  </si>
+  <si>
+    <t>韩国首尔LED、OLED照明展览会 - LED &amp; OLED Expo</t>
+  </si>
+  <si>
+    <t>照明 / LED</t>
+  </si>
+  <si>
+    <t>2025年06月25日-06月27日</t>
+  </si>
+  <si>
+    <t>416家</t>
+  </si>
+  <si>
+    <t>韩国首尔激光及光电展览会 - Laser Korea</t>
+  </si>
+  <si>
+    <t>315家</t>
+  </si>
+  <si>
+    <t>韩国首尔电池储能展览会 - Inter Battery</t>
+  </si>
+  <si>
+    <t>电池</t>
+  </si>
+  <si>
+    <t>2026年03月11日-03月13日</t>
+  </si>
+  <si>
+    <t>688家</t>
+  </si>
+  <si>
+    <t>韩国首尔电子元器件及电子生产设备展览会 - EMK</t>
+  </si>
+  <si>
+    <t>电子工业</t>
+  </si>
+  <si>
     <t>2025年04月16日-04月18日</t>
   </si>
   <si>
-    <t>韩国首尔安防展览会 - Secon</t>
-[...118 lines deleted...]
-  <si>
     <t>339家</t>
   </si>
   <si>
     <t>韩国首尔电力展览会 - Electric Power Tech Korea</t>
   </si>
   <si>
     <t>电力 / 电工</t>
   </si>
   <si>
     <t>2025年05月14日-05月16日</t>
   </si>
   <si>
     <t>283家</t>
   </si>
   <si>
     <t>韩国首尔食品展览会 - COEX Food Week</t>
   </si>
   <si>
     <t>食品饮料</t>
   </si>
   <si>
     <t>2025年10月29日-11月01日</t>
   </si>
   <si>
     <t>韩国釜山水产及渔业展览会 - BISFE</t>
@@ -599,59 +602,56 @@
   <si>
     <t>2024年12月04日-12月06日</t>
   </si>
   <si>
     <t>韩国首尔户外体育运动用品及健身器材展览会 - SPOEX</t>
   </si>
   <si>
     <t>体育运动 / 户外</t>
   </si>
   <si>
     <t>2026年03月26日-03月29日</t>
   </si>
   <si>
     <t>364家</t>
   </si>
   <si>
     <t>韩国首尔新能源电动车展 - EV Trend Korea</t>
   </si>
   <si>
     <t>电动车 / 自行车</t>
   </si>
   <si>
     <t>2025年06月03日-06月05日</t>
   </si>
   <si>
-    <t>韩国宠物用品展览会 - K-pet</t>
+    <t>韩国宠物用品展览会 - K-pet/Mega Zoo</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
-    <t>2025年05月16日-05月18日</t>
-[...1 lines deleted...]
-  <si>
     <t>韩国仁川化工设备及实验室仪器展览会 - CHEMLAB KOREA</t>
   </si>
   <si>
     <t>实验仪器</t>
   </si>
   <si>
     <t>2025年03月26日-03月28日</t>
   </si>
   <si>
     <t>250家</t>
   </si>
   <si>
     <t>韩国首尔化工及精细化工展览会 - KOREA CHEM</t>
   </si>
   <si>
     <t>化工</t>
   </si>
   <si>
     <t>2025年04月22日-04月25日</t>
   </si>
   <si>
     <t>248家</t>
   </si>
   <si>
     <t>韩国教育及教育装备展览会 - EDUCATION KOREA</t>
@@ -722,51 +722,51 @@
   <si>
     <t>韩国昌原会展中心</t>
   </si>
   <si>
     <t>2026年10月14日-10月16日</t>
   </si>
   <si>
     <t>184家</t>
   </si>
   <si>
     <t>韩国首尔视听广播音响灯光设备展览会 - KOBA</t>
   </si>
   <si>
     <t>舞台灯光 / 音响乐器</t>
   </si>
   <si>
     <t>2026年05月12日-05月15日</t>
   </si>
   <si>
     <t>韩国首尔文具展览会  - SISOFAIR</t>
   </si>
   <si>
     <t>办公 / 文具</t>
   </si>
   <si>
-    <t>2025年11月12日-11月15日</t>
+    <t>2026年10月22日-10月24日</t>
   </si>
   <si>
     <t>260家</t>
   </si>
   <si>
     <t>韩国首尔物流产业展览会 - KOREA MAT</t>
   </si>
   <si>
     <t>物流仓储</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2097,367 +2097,367 @@
       <c r="F42" t="s">
         <v>149</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
         <v>150</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>2690</v>
       </c>
       <c r="B43" t="s">
         <v>151</v>
       </c>
       <c r="C43" t="s">
         <v>152</v>
       </c>
       <c r="D43" t="s">
         <v>16</v>
       </c>
       <c r="E43" t="s">
         <v>17</v>
       </c>
       <c r="F43" t="s">
-        <v>112</v>
+        <v>153</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>2649</v>
       </c>
       <c r="B44" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="C44" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="D44" t="s">
         <v>16</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>2647</v>
       </c>
       <c r="B45" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="C45" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D45" t="s">
         <v>16</v>
       </c>
       <c r="E45" t="s">
         <v>17</v>
       </c>
       <c r="F45" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>2646</v>
       </c>
       <c r="B46" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="C46" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="D46" t="s">
         <v>127</v>
       </c>
       <c r="E46" t="s">
         <v>128</v>
       </c>
       <c r="F46" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>2645</v>
       </c>
       <c r="B47" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="C47" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D47" t="s">
         <v>16</v>
       </c>
       <c r="E47" t="s">
         <v>40</v>
       </c>
       <c r="F47" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>2569</v>
       </c>
       <c r="B48" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="C48" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="D48" t="s">
         <v>16</v>
       </c>
       <c r="E48" t="s">
         <v>40</v>
       </c>
       <c r="F48" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>2552</v>
       </c>
       <c r="B49" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="C49" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="D49" t="s">
         <v>16</v>
       </c>
       <c r="E49" t="s">
         <v>40</v>
       </c>
       <c r="F49" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>2536</v>
       </c>
       <c r="B50" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="C50" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="D50" t="s">
         <v>16</v>
       </c>
       <c r="E50" t="s">
         <v>40</v>
       </c>
       <c r="F50" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>2511</v>
       </c>
       <c r="B51" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="C51" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="D51" t="s">
         <v>16</v>
       </c>
       <c r="E51" t="s">
         <v>40</v>
       </c>
       <c r="F51" t="s">
         <v>115</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>2453</v>
       </c>
       <c r="B52" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="C52" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="D52" t="s">
         <v>16</v>
       </c>
       <c r="E52" t="s">
         <v>40</v>
       </c>
       <c r="F52" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>2418</v>
       </c>
       <c r="B53" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="C53" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="D53" t="s">
         <v>16</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>2406</v>
       </c>
       <c r="B54" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C54" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="D54" t="s">
         <v>16</v>
       </c>
       <c r="E54" t="s">
         <v>17</v>
       </c>
       <c r="F54" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>2375</v>
       </c>
       <c r="B55" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="C55" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="D55" t="s">
         <v>16</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>2366</v>
       </c>
       <c r="B56" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="C56" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="D56" t="s">
         <v>16</v>
       </c>
       <c r="E56" t="s">
         <v>40</v>
       </c>
       <c r="F56" t="s">
-        <v>197</v>
+        <v>83</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>88</v>
+        <v>37</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>2352</v>
       </c>
       <c r="B57" t="s">
         <v>198</v>
       </c>
       <c r="C57" t="s">
         <v>199</v>
       </c>
       <c r="D57" t="s">
         <v>22</v>
       </c>
       <c r="E57" t="s">
         <v>23</v>
       </c>
       <c r="F57" t="s">
         <v>200</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
         <v>201</v>
       </c>
@@ -2653,51 +2653,51 @@
       <c r="H65" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>2015</v>
       </c>
       <c r="B66" t="s">
         <v>231</v>
       </c>
       <c r="C66" t="s">
         <v>232</v>
       </c>
       <c r="D66" t="s">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
         <v>233</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>2001</v>
       </c>
       <c r="B67" t="s">
         <v>234</v>
       </c>
       <c r="C67" t="s">
         <v>235</v>
       </c>
       <c r="D67" t="s">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
         <v>236</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
         <v>237</v>
       </c>