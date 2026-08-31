--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="240">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-17 10:22:18</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="241">
+  <si>
+    <t>展会清单 导出时间：2026-08-31 18:50:58</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -669,50 +669,53 @@
     <t>韩国首尔五金工具展览会 - Tool Tech</t>
   </si>
   <si>
     <t>五金 / 工具</t>
   </si>
   <si>
     <t>2025年10月28日-10月31日</t>
   </si>
   <si>
     <t>208家</t>
   </si>
   <si>
     <t>韩国首尔工程机械展览会 - Conex Korea</t>
   </si>
   <si>
     <t>工程机械</t>
   </si>
   <si>
     <t>465家</t>
   </si>
   <si>
     <t>韩国表面处理展览会 - Surtech Korea</t>
   </si>
   <si>
     <t>表面处理</t>
+  </si>
+  <si>
+    <t>2027年03月24日-03月26日</t>
   </si>
   <si>
     <t>韩国涂料展览会 - COATING KOREA</t>
   </si>
   <si>
     <t>涂装 / 涂料</t>
   </si>
   <si>
     <t>韩国首尔机床展览会 - SIMTOS</t>
   </si>
   <si>
     <t>机床 / 模具</t>
   </si>
   <si>
     <t>2026年04月01日-04月01日</t>
   </si>
   <si>
     <t>1130家</t>
   </si>
   <si>
     <t>韩国焊接与切割技术展览会 - WELDING KOREA</t>
   </si>
   <si>
     <t>焊接切割</t>
   </si>
@@ -2553,186 +2556,186 @@
       <c r="F61" t="s">
         <v>212</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>2224</v>
       </c>
       <c r="B62" t="s">
         <v>217</v>
       </c>
       <c r="C62" t="s">
         <v>218</v>
       </c>
       <c r="D62" t="s">
         <v>22</v>
       </c>
       <c r="E62" t="s">
         <v>23</v>
       </c>
       <c r="F62" t="s">
-        <v>24</v>
+        <v>219</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
         <v>37</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>2215</v>
       </c>
       <c r="B63" t="s">
-        <v>219</v>
+        <v>220</v>
       </c>
       <c r="C63" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="D63" t="s">
         <v>22</v>
       </c>
       <c r="E63" t="s">
         <v>23</v>
       </c>
       <c r="F63" t="s">
         <v>24</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>2142</v>
       </c>
       <c r="B64" t="s">
-        <v>221</v>
+        <v>222</v>
       </c>
       <c r="C64" t="s">
-        <v>222</v>
+        <v>223</v>
       </c>
       <c r="D64" t="s">
         <v>16</v>
       </c>
       <c r="E64" t="s">
         <v>40</v>
       </c>
       <c r="F64" t="s">
-        <v>223</v>
+        <v>224</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>224</v>
+        <v>225</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>2082</v>
       </c>
       <c r="B65" t="s">
-        <v>225</v>
+        <v>226</v>
       </c>
       <c r="C65" t="s">
-        <v>226</v>
+        <v>227</v>
       </c>
       <c r="D65" t="s">
-        <v>227</v>
+        <v>228</v>
       </c>
       <c r="E65" t="s">
-        <v>228</v>
+        <v>229</v>
       </c>
       <c r="F65" t="s">
-        <v>229</v>
+        <v>230</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>230</v>
+        <v>231</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>2015</v>
       </c>
       <c r="B66" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C66" t="s">
-        <v>232</v>
+        <v>233</v>
       </c>
       <c r="D66" t="s">
         <v>16</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
-        <v>233</v>
+        <v>234</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
         <v>175</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>2001</v>
       </c>
       <c r="B67" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C67" t="s">
-        <v>235</v>
+        <v>236</v>
       </c>
       <c r="D67" t="s">
         <v>16</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
-        <v>236</v>
+        <v>237</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>237</v>
+        <v>238</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>1986</v>
       </c>
       <c r="B68" t="s">
-        <v>238</v>
+        <v>239</v>
       </c>
       <c r="C68" t="s">
-        <v>239</v>
+        <v>240</v>
       </c>
       <c r="D68" t="s">
         <v>16</v>
       </c>
       <c r="E68" t="s">
         <v>40</v>
       </c>
       <c r="F68" t="s">
         <v>204</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
         <v>201</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>