--- v0 (2026-06-01)
+++ v1 (2026-06-01)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
   <si>
-    <t>展会清单 导出时间：2026-06-02 05:08:18</t>
+    <t>展会清单 导出时间：2026-06-02 05:58:51</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>