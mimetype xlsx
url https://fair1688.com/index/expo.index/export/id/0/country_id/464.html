--- v1 (2026-06-01)
+++ v2 (2026-07-17)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="251">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-06-02 05:58:51</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
+  <si>
+    <t>展会清单 导出时间：2026-07-17 10:21:42</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -80,69 +80,72 @@
   <si>
     <t>350家</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔国际涂料及表面处理技术展览会 - Surtech Eurasia</t>
   </si>
   <si>
     <t>涂装 / 涂料</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔会展中心</t>
   </si>
   <si>
     <t>2025年10月01日-10月03日</t>
   </si>
   <si>
     <t>171家</t>
   </si>
   <si>
     <t>土耳其发泡材料技术工业展览会 - Foam Eurasia</t>
   </si>
   <si>
     <t>聚氨酯</t>
   </si>
   <si>
-    <t>2025年11月26日-11月28日</t>
+    <t>2026年11月11日-11月13日</t>
   </si>
   <si>
     <t>232家</t>
   </si>
   <si>
     <t>土耳其胶粘剂及密封剂展览会 - Adhesives &amp; Bonding eurasia</t>
   </si>
   <si>
     <t>胶粘密封剂</t>
   </si>
   <si>
+    <t>2027年11月24日-11月26日</t>
+  </si>
+  <si>
     <t>土耳其复合材料展览会 - EURASIAN COMPOSITES SHOW</t>
   </si>
   <si>
     <t>复合材料</t>
   </si>
   <si>
-    <t>土耳其聚氨酯工业展览会 - Putech Eurasia</t>
+    <t>土耳其聚氨酯工业展览会 - PUexpo Istanbul</t>
   </si>
   <si>
     <t>土耳其布尔萨家具及木工机械展 - MOMARIK EXPO</t>
   </si>
   <si>
     <t>家具</t>
   </si>
   <si>
     <t>欧洲-土耳其-布尔萨</t>
   </si>
   <si>
     <t>土耳其布尔萨会展中心</t>
   </si>
   <si>
     <t>2025年05月15日-05月17日</t>
   </si>
   <si>
     <t>1000家</t>
   </si>
   <si>
     <t>土耳其鞋业及箱包展览会 - AYMOD</t>
   </si>
   <si>
     <t>箱包</t>
   </si>
@@ -164,290 +167,293 @@
   <si>
     <t>400家</t>
   </si>
   <si>
     <t>土耳其纺织工业展览会 - HIGHTEX</t>
   </si>
   <si>
     <t>纺织工业</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔TUYAP会展中心</t>
   </si>
   <si>
     <t>2026年06月09日-06月13日</t>
   </si>
   <si>
     <t>526家</t>
   </si>
   <si>
     <t>土耳其宠物用品展览会 - PETZOO Eurasia</t>
   </si>
   <si>
     <t>宠物用品</t>
   </si>
   <si>
+    <t>2026年10月07日-10月10日</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔泳池桑拿设备展览会 - ISK-SODEX</t>
+  </si>
+  <si>
+    <t>泳池桑拿</t>
+  </si>
+  <si>
+    <t>2025年10月22日-10月25日</t>
+  </si>
+  <si>
+    <t>539家</t>
+  </si>
+  <si>
+    <t>土耳其铝工业展览会 - Aluexpo Istanbul</t>
+  </si>
+  <si>
+    <t>铝工业</t>
+  </si>
+  <si>
+    <t>2027年09月23日-09月25日</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔电梯展览会 - Asans`r Istanbul</t>
+  </si>
+  <si>
+    <t>电梯</t>
+  </si>
+  <si>
+    <t>2025年04月24日-04月27日</t>
+  </si>
+  <si>
+    <t>385家</t>
+  </si>
+  <si>
+    <t>土耳其花卉园艺园林展览会 - The Flower and Plant Show</t>
+  </si>
+  <si>
+    <t>园林园艺 / 果蔬</t>
+  </si>
+  <si>
+    <t>2024年02月15日-02月17日</t>
+  </si>
+  <si>
+    <t>160家</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔玻璃展览会 - Eurasia Glass Fair</t>
+  </si>
+  <si>
+    <t>玻璃</t>
+  </si>
+  <si>
+    <t>2025年11月15日-11月18日</t>
+  </si>
+  <si>
+    <t>436家</t>
+  </si>
+  <si>
+    <t>土耳其（欧洲）玻璃展览会 - Glassman Europe</t>
+  </si>
+  <si>
+    <t>2025年05月14日-05月15日</t>
+  </si>
+  <si>
+    <t>200家</t>
+  </si>
+  <si>
+    <t>土耳其海鲜水产展览会 - Seafood Expo Eurasia</t>
+  </si>
+  <si>
+    <t>畜牧 / 水产</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔畜牧展览会 - VIV Turkey</t>
+  </si>
+  <si>
+    <t>2025年05月14日-05月16日</t>
+  </si>
+  <si>
+    <t>800家</t>
+  </si>
+  <si>
+    <t>土耳其伊兹密尔石材展览会 - MARBLE İZMİR</t>
+  </si>
+  <si>
+    <t>石材</t>
+  </si>
+  <si>
+    <t>欧洲-土耳其-伊兹密尔</t>
+  </si>
+  <si>
+    <t>土耳其伊兹密尔会展中心</t>
+  </si>
+  <si>
+    <t>2026年04月14日-04月17日</t>
+  </si>
+  <si>
+    <t>1014家</t>
+  </si>
+  <si>
+    <t>土耳其农业展览会 - BURSA AGRICULTURE</t>
+  </si>
+  <si>
+    <t>农业 / 农业机械</t>
+  </si>
+  <si>
+    <t>2025年04月12日-04月20日</t>
+  </si>
+  <si>
+    <t>1065家</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔化妆品及家庭护理用品展览会 - CHCI Fair</t>
+  </si>
+  <si>
+    <t>美容 / 化妆用品</t>
+  </si>
+  <si>
+    <t>2025年05月07日-05月09日</t>
+  </si>
+  <si>
+    <t>500家</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔美容展览会 - Beauty Istanbul</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔会议中心</t>
+  </si>
+  <si>
+    <t>2025年05月08日-05月10日</t>
+  </si>
+  <si>
+    <t>680家</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔家具配件及木工展览会 - INTERMOBWOOD</t>
+  </si>
+  <si>
+    <t>2025年09月25日-09月28日</t>
+  </si>
+  <si>
+    <t>814家</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔门窗玻璃展览会 - WindowDoorGlass Turkey</t>
+  </si>
+  <si>
+    <t>门窗幕墙</t>
+  </si>
+  <si>
+    <t>665家</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔防晒和自动门系统展览会 - R+T Turkey</t>
+  </si>
+  <si>
+    <t>2025年11月27日-11月29日</t>
+  </si>
+  <si>
+    <t>315家</t>
+  </si>
+  <si>
+    <t>土耳其暖通制冷卫浴空调及泵阀管材展览会 - ISK-SODEX Istanbul</t>
+  </si>
+  <si>
+    <t>水处理 / 泵阀</t>
+  </si>
+  <si>
+    <t>1021家</t>
+  </si>
+  <si>
+    <t>土耳其口腔及牙科展览会 - CNR IDENTEX</t>
+  </si>
+  <si>
+    <t>口腔</t>
+  </si>
+  <si>
+    <t>欧洲-土耳其-安塔利亚</t>
+  </si>
+  <si>
+    <t>土耳其安塔利亚会展中心</t>
+  </si>
+  <si>
+    <t>2023年11月02日-11月05日</t>
+  </si>
+  <si>
+    <t>土耳其地面材料展览会 - Carpet and Flooring Expo</t>
+  </si>
+  <si>
+    <t>地面材料</t>
+  </si>
+  <si>
+    <t>2026年01月06日-01月09日</t>
+  </si>
+  <si>
+    <t>497家</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔建材展览会 - YAPI TURKEYBUILD</t>
+  </si>
+  <si>
+    <t>建材</t>
+  </si>
+  <si>
+    <t>2026年04月27日-04月30日</t>
+  </si>
+  <si>
+    <t>437家</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔医疗用品展览会 - Expomed Eurasia</t>
+  </si>
+  <si>
+    <t>医疗器械</t>
+  </si>
+  <si>
+    <t>2025年04月24日-04月26日</t>
+  </si>
+  <si>
+    <t>土耳其伊斯坦布尔军警防务展览会 - IDEF</t>
+  </si>
+  <si>
+    <t>军警防务</t>
+  </si>
+  <si>
+    <t>2025年07月22日-07月27日</t>
+  </si>
+  <si>
+    <t>820家</t>
+  </si>
+  <si>
+    <t>土耳其安防及消防展览会 - ISAF</t>
+  </si>
+  <si>
+    <t>安防 / 消防</t>
+  </si>
+  <si>
     <t>2025年10月08日-10月11日</t>
   </si>
   <si>
-    <t>土耳其伊斯坦布尔泳池桑拿设备展览会 - ISK-SODEX</t>
-[...235 lines deleted...]
-  <si>
     <t>614家</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔旅游展览会 - Emitt</t>
   </si>
   <si>
     <t>旅游 / 民宿</t>
   </si>
   <si>
     <t>2026年02月05日-02月07日</t>
   </si>
   <si>
     <t>595家</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔狩猎及户外用品展览会 - Prohunt</t>
   </si>
   <si>
     <t>狩猎钓具</t>
   </si>
   <si>
     <t>2025年05月28日-05月31日</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔橡胶塑料展览会 - Plasteurasia</t>
@@ -752,57 +758,57 @@
   <si>
     <t>285家</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔物流及航空货运展览会 - Logitrans Istanbul</t>
   </si>
   <si>
     <t>航空航天</t>
   </si>
   <si>
     <t>2025年11月19日-11月21日</t>
   </si>
   <si>
     <t>415家</t>
   </si>
   <si>
     <t>土耳其眼镜展览会 - SILMO ISTANBUL</t>
   </si>
   <si>
     <t>光学 / 眼镜</t>
   </si>
   <si>
     <t>419家</t>
   </si>
   <si>
-    <t>土耳其伊斯坦布尔文具及办公用品展览会 - Istanbul Stationery Office Fair</t>
+    <t>土耳其伊斯坦布尔文具及办公用品展览会 - İstanbul Kırtasiye Fuarı</t>
   </si>
   <si>
     <t>办公 / 文具</t>
   </si>
   <si>
-    <t>2025年02月19日-02月22日</t>
+    <t>2027年03月24日-03月27日</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔物流技术展览会 - WIN EURASIA</t>
   </si>
   <si>
     <t>物流仓储</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
@@ -1242,1615 +1248,1615 @@
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>4001</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4000</v>
       </c>
       <c r="B7" t="s">
-        <v>26</v>
+        <v>27</v>
       </c>
       <c r="C7" t="s">
-        <v>27</v>
+        <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
-        <v>22</v>
+        <v>26</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3999</v>
       </c>
       <c r="B8" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3861</v>
       </c>
       <c r="B9" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="C9" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D9" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E9" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F9" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>3626</v>
       </c>
       <c r="B10" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="C10" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>3620</v>
       </c>
       <c r="B11" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="C11" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>3525</v>
       </c>
       <c r="B12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C12" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="D12" t="s">
         <v>11</v>
       </c>
       <c r="E12" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F12" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>3483</v>
       </c>
       <c r="B13" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C13" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>3478</v>
       </c>
       <c r="B14" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="C14" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>3466</v>
       </c>
       <c r="B15" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="C15" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>3458</v>
       </c>
       <c r="B16" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C16" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D16" t="s">
         <v>11</v>
       </c>
       <c r="E16" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F16" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>3427</v>
       </c>
       <c r="B17" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="C17" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F17" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>3419</v>
       </c>
       <c r="B18" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="C18" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D18" t="s">
         <v>11</v>
       </c>
       <c r="E18" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F18" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>3413</v>
       </c>
       <c r="B19" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="C19" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>3403</v>
       </c>
       <c r="B20" t="s">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="C20" t="s">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F20" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>3395</v>
       </c>
       <c r="B21" t="s">
+        <v>76</v>
+      </c>
+      <c r="C21" t="s">
         <v>75</v>
-      </c>
-[...1 lines deleted...]
-        <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>76</v>
+        <v>77</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>3376</v>
       </c>
       <c r="B22" t="s">
-        <v>78</v>
+        <v>79</v>
       </c>
       <c r="C22" t="s">
-        <v>79</v>
+        <v>80</v>
       </c>
       <c r="D22" t="s">
-        <v>80</v>
+        <v>81</v>
       </c>
       <c r="E22" t="s">
-        <v>81</v>
+        <v>82</v>
       </c>
       <c r="F22" t="s">
-        <v>82</v>
+        <v>83</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>83</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>3342</v>
       </c>
       <c r="B23" t="s">
-        <v>84</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>85</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E23" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F23" t="s">
-        <v>86</v>
+        <v>87</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>87</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>3304</v>
       </c>
       <c r="B24" t="s">
-        <v>88</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>90</v>
+        <v>91</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>3296</v>
       </c>
       <c r="B25" t="s">
-        <v>92</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
-        <v>89</v>
+        <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F25" t="s">
-        <v>94</v>
+        <v>95</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>95</v>
+        <v>96</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>3262</v>
       </c>
       <c r="B26" t="s">
-        <v>96</v>
+        <v>97</v>
       </c>
       <c r="C26" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="D26" t="s">
         <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F26" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>3254</v>
       </c>
       <c r="B27" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="C27" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F27" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>3251</v>
       </c>
       <c r="B28" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="C28" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>3219</v>
       </c>
       <c r="B29" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="C29" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>3214</v>
       </c>
       <c r="B30" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="C30" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="D30" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E30" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F30" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>3170</v>
       </c>
       <c r="B31" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="C31" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>3142</v>
       </c>
       <c r="B32" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="C32" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="D32" t="s">
         <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>93</v>
+        <v>94</v>
       </c>
       <c r="F32" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>3092</v>
       </c>
       <c r="B33" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="C33" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="D33" t="s">
         <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F33" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>3042</v>
       </c>
       <c r="B34" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="C34" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="D34" t="s">
         <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F34" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>2996</v>
       </c>
       <c r="B35" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="C35" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>50</v>
+        <v>131</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>2976</v>
       </c>
       <c r="B36" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="C36" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="D36" t="s">
         <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F36" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>2958</v>
       </c>
       <c r="B37" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="C37" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>2818</v>
       </c>
       <c r="B38" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="C38" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="D38" t="s">
         <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F38" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>2785</v>
       </c>
       <c r="B39" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="C39" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F39" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>77</v>
+        <v>78</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>2773</v>
       </c>
       <c r="B40" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C40" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="D40" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E40" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F40" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>2664</v>
       </c>
       <c r="B41" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C41" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D41" t="s">
         <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F41" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>2663</v>
       </c>
       <c r="B42" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C42" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>2600</v>
       </c>
       <c r="B43" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C43" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>2588</v>
       </c>
       <c r="B44" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C44" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>2576</v>
       </c>
       <c r="B45" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="C45" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>2575</v>
       </c>
       <c r="B46" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="C46" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F46" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>2565</v>
       </c>
       <c r="B47" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="C47" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>2529</v>
       </c>
       <c r="B48" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C48" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>2462</v>
       </c>
       <c r="B49" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="C49" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="D49" t="s">
         <v>11</v>
       </c>
       <c r="E49" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F49" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>2419</v>
       </c>
       <c r="B50" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C50" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>2381</v>
       </c>
       <c r="B51" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="C51" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>2380</v>
       </c>
       <c r="B52" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="C52" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="D52" t="s">
         <v>11</v>
       </c>
       <c r="E52" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F52" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>2370</v>
       </c>
       <c r="B53" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
       <c r="C53" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>2347</v>
       </c>
       <c r="B54" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="C54" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="D54" t="s">
         <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F54" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>2339</v>
       </c>
       <c r="B55" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C55" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>2323</v>
       </c>
       <c r="B56" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="C56" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>2305</v>
       </c>
       <c r="B57" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="C57" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>2290</v>
       </c>
       <c r="B58" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C58" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>2273</v>
       </c>
       <c r="B59" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C59" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D59" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="E59" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="F59" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>2250</v>
       </c>
       <c r="B60" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="C60" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D60" t="s">
         <v>11</v>
       </c>
       <c r="E60" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F60" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>2243</v>
       </c>
       <c r="B61" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C61" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F61" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>2231</v>
       </c>
       <c r="B62" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C62" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F62" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>2220</v>
       </c>
       <c r="B63" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
       <c r="C63" t="s">
         <v>16</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>2186</v>
       </c>
       <c r="B64" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="C64" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D64" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="E64" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
       <c r="F64" t="s">
-        <v>50</v>
+        <v>131</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>2173</v>
       </c>
       <c r="B65" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="C65" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>233</v>
+        <v>235</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>2126</v>
       </c>
       <c r="B66" t="s">
-        <v>234</v>
+        <v>236</v>
       </c>
       <c r="C66" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>2081</v>
       </c>
       <c r="B67" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C67" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>238</v>
+        <v>240</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>2054</v>
       </c>
       <c r="B68" t="s">
-        <v>239</v>
+        <v>241</v>
       </c>
       <c r="C68" t="s">
-        <v>240</v>
+        <v>242</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>17</v>
       </c>
       <c r="F68" t="s">
-        <v>241</v>
+        <v>243</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>242</v>
+        <v>244</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>2005</v>
       </c>
       <c r="B69" t="s">
-        <v>243</v>
+        <v>245</v>
       </c>
       <c r="C69" t="s">
-        <v>244</v>
+        <v>246</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>245</v>
+        <v>247</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>1995</v>
       </c>
       <c r="B70" t="s">
-        <v>246</v>
+        <v>248</v>
       </c>
       <c r="C70" t="s">
-        <v>247</v>
+        <v>249</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
-        <v>17</v>
+        <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>248</v>
+        <v>250</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>91</v>
+        <v>92</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>1984</v>
       </c>
       <c r="B71" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
       <c r="C71" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>