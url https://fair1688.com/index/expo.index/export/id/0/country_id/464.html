--- v2 (2026-07-17)
+++ v3 (2026-08-31)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="253">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-17 10:21:42</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="252">
+  <si>
+    <t>展会清单 导出时间：2026-08-31 18:49:56</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -68,75 +68,72 @@
   <si>
     <t>润滑油</t>
   </si>
   <si>
     <t>欧洲-土耳其-伊斯坦布尔</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔博览中心</t>
   </si>
   <si>
     <t>2027年11月03日-11月05日</t>
   </si>
   <si>
     <t>350家</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔国际涂料及表面处理技术展览会 - Surtech Eurasia</t>
   </si>
   <si>
     <t>涂装 / 涂料</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔会展中心</t>
   </si>
   <si>
-    <t>2025年10月01日-10月03日</t>
-[...2 lines deleted...]
-    <t>171家</t>
+    <t>2027年11月24日-11月26日</t>
+  </si>
+  <si>
+    <t>155家</t>
   </si>
   <si>
     <t>土耳其发泡材料技术工业展览会 - Foam Eurasia</t>
   </si>
   <si>
     <t>聚氨酯</t>
   </si>
   <si>
     <t>2026年11月11日-11月13日</t>
   </si>
   <si>
     <t>232家</t>
   </si>
   <si>
     <t>土耳其胶粘剂及密封剂展览会 - Adhesives &amp; Bonding eurasia</t>
   </si>
   <si>
     <t>胶粘密封剂</t>
-  </si>
-[...1 lines deleted...]
-    <t>2027年11月24日-11月26日</t>
   </si>
   <si>
     <t>土耳其复合材料展览会 - EURASIAN COMPOSITES SHOW</t>
   </si>
   <si>
     <t>复合材料</t>
   </si>
   <si>
     <t>土耳其聚氨酯工业展览会 - PUexpo Istanbul</t>
   </si>
   <si>
     <t>土耳其布尔萨家具及木工机械展 - MOMARIK EXPO</t>
   </si>
   <si>
     <t>家具</t>
   </si>
   <si>
     <t>欧洲-土耳其-布尔萨</t>
   </si>
   <si>
     <t>土耳其布尔萨会展中心</t>
   </si>
   <si>
     <t>2025年05月15日-05月17日</t>
   </si>
@@ -1248,1615 +1245,1615 @@
       <c r="F5" t="s">
         <v>22</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>4001</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>25</v>
       </c>
       <c r="D6" t="s">
         <v>11</v>
       </c>
       <c r="E6" t="s">
         <v>17</v>
       </c>
       <c r="F6" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4000</v>
       </c>
       <c r="B7" t="s">
+        <v>26</v>
+      </c>
+      <c r="C7" t="s">
         <v>27</v>
-      </c>
-[...1 lines deleted...]
-        <v>28</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>17</v>
       </c>
       <c r="F7" t="s">
-        <v>26</v>
+        <v>18</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3999</v>
       </c>
       <c r="B8" t="s">
-        <v>29</v>
+        <v>28</v>
       </c>
       <c r="C8" t="s">
         <v>21</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>17</v>
       </c>
       <c r="F8" t="s">
         <v>22</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3861</v>
       </c>
       <c r="B9" t="s">
+        <v>29</v>
+      </c>
+      <c r="C9" t="s">
         <v>30</v>
       </c>
-      <c r="C9" t="s">
+      <c r="D9" t="s">
         <v>31</v>
       </c>
-      <c r="D9" t="s">
+      <c r="E9" t="s">
         <v>32</v>
       </c>
-      <c r="E9" t="s">
+      <c r="F9" t="s">
         <v>33</v>
-      </c>
-[...1 lines deleted...]
-        <v>34</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>3626</v>
       </c>
       <c r="B10" t="s">
+        <v>35</v>
+      </c>
+      <c r="C10" t="s">
         <v>36</v>
-      </c>
-[...1 lines deleted...]
-        <v>37</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
-        <v>38</v>
+        <v>37</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>3620</v>
       </c>
       <c r="B11" t="s">
+        <v>39</v>
+      </c>
+      <c r="C11" t="s">
         <v>40</v>
-      </c>
-[...1 lines deleted...]
-        <v>41</v>
       </c>
       <c r="D11" t="s">
         <v>11</v>
       </c>
       <c r="E11" t="s">
         <v>17</v>
       </c>
       <c r="F11" t="s">
-        <v>42</v>
+        <v>41</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>3525</v>
       </c>
       <c r="B12" t="s">
+        <v>43</v>
+      </c>
+      <c r="C12" t="s">
         <v>44</v>
       </c>
-      <c r="C12" t="s">
+      <c r="D12" t="s">
+        <v>11</v>
+      </c>
+      <c r="E12" t="s">
         <v>45</v>
       </c>
-      <c r="D12" t="s">
-[...2 lines deleted...]
-      <c r="E12" t="s">
+      <c r="F12" t="s">
         <v>46</v>
-      </c>
-[...1 lines deleted...]
-        <v>47</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>48</v>
+        <v>47</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>3483</v>
       </c>
       <c r="B13" t="s">
+        <v>48</v>
+      </c>
+      <c r="C13" t="s">
         <v>49</v>
-      </c>
-[...1 lines deleted...]
-        <v>50</v>
       </c>
       <c r="D13" t="s">
         <v>11</v>
       </c>
       <c r="E13" t="s">
         <v>12</v>
       </c>
       <c r="F13" t="s">
-        <v>51</v>
+        <v>50</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>3478</v>
       </c>
       <c r="B14" t="s">
+        <v>51</v>
+      </c>
+      <c r="C14" t="s">
         <v>52</v>
-      </c>
-[...1 lines deleted...]
-        <v>53</v>
       </c>
       <c r="D14" t="s">
         <v>11</v>
       </c>
       <c r="E14" t="s">
         <v>12</v>
       </c>
       <c r="F14" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>55</v>
+        <v>54</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>3466</v>
       </c>
       <c r="B15" t="s">
+        <v>55</v>
+      </c>
+      <c r="C15" t="s">
         <v>56</v>
-      </c>
-[...1 lines deleted...]
-        <v>57</v>
       </c>
       <c r="D15" t="s">
         <v>11</v>
       </c>
       <c r="E15" t="s">
         <v>17</v>
       </c>
       <c r="F15" t="s">
-        <v>58</v>
+        <v>57</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>43</v>
+        <v>42</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>3458</v>
       </c>
       <c r="B16" t="s">
+        <v>58</v>
+      </c>
+      <c r="C16" t="s">
         <v>59</v>
       </c>
-      <c r="C16" t="s">
+      <c r="D16" t="s">
+        <v>11</v>
+      </c>
+      <c r="E16" t="s">
+        <v>45</v>
+      </c>
+      <c r="F16" t="s">
         <v>60</v>
-      </c>
-[...7 lines deleted...]
-        <v>61</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>62</v>
+        <v>61</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>3427</v>
       </c>
       <c r="B17" t="s">
+        <v>62</v>
+      </c>
+      <c r="C17" t="s">
         <v>63</v>
       </c>
-      <c r="C17" t="s">
+      <c r="D17" t="s">
+        <v>11</v>
+      </c>
+      <c r="E17" t="s">
+        <v>45</v>
+      </c>
+      <c r="F17" t="s">
         <v>64</v>
-      </c>
-[...7 lines deleted...]
-        <v>65</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>66</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>3419</v>
       </c>
       <c r="B18" t="s">
+        <v>66</v>
+      </c>
+      <c r="C18" t="s">
         <v>67</v>
       </c>
-      <c r="C18" t="s">
+      <c r="D18" t="s">
+        <v>11</v>
+      </c>
+      <c r="E18" t="s">
+        <v>45</v>
+      </c>
+      <c r="F18" t="s">
         <v>68</v>
-      </c>
-[...7 lines deleted...]
-        <v>69</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>70</v>
+        <v>69</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>3413</v>
       </c>
       <c r="B19" t="s">
-        <v>71</v>
+        <v>70</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>67</v>
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>17</v>
       </c>
       <c r="F19" t="s">
-        <v>72</v>
+        <v>71</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>73</v>
+        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>3403</v>
       </c>
       <c r="B20" t="s">
+        <v>73</v>
+      </c>
+      <c r="C20" t="s">
         <v>74</v>
       </c>
-      <c r="C20" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F20" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>3395</v>
       </c>
       <c r="B21" t="s">
-        <v>76</v>
+        <v>75</v>
       </c>
       <c r="C21" t="s">
-        <v>75</v>
+        <v>74</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>77</v>
+        <v>76</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>3376</v>
       </c>
       <c r="B22" t="s">
+        <v>78</v>
+      </c>
+      <c r="C22" t="s">
         <v>79</v>
       </c>
-      <c r="C22" t="s">
+      <c r="D22" t="s">
         <v>80</v>
       </c>
-      <c r="D22" t="s">
+      <c r="E22" t="s">
         <v>81</v>
       </c>
-      <c r="E22" t="s">
+      <c r="F22" t="s">
         <v>82</v>
-      </c>
-[...1 lines deleted...]
-        <v>83</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>84</v>
+        <v>83</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>3342</v>
       </c>
       <c r="B23" t="s">
+        <v>84</v>
+      </c>
+      <c r="C23" t="s">
         <v>85</v>
       </c>
-      <c r="C23" t="s">
+      <c r="D23" t="s">
+        <v>31</v>
+      </c>
+      <c r="E23" t="s">
+        <v>32</v>
+      </c>
+      <c r="F23" t="s">
         <v>86</v>
-      </c>
-[...7 lines deleted...]
-        <v>87</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>88</v>
+        <v>87</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>3304</v>
       </c>
       <c r="B24" t="s">
+        <v>88</v>
+      </c>
+      <c r="C24" t="s">
         <v>89</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>91</v>
+        <v>90</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>3296</v>
       </c>
       <c r="B25" t="s">
+        <v>92</v>
+      </c>
+      <c r="C25" t="s">
+        <v>89</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
         <v>93</v>
       </c>
-      <c r="C25" t="s">
-[...5 lines deleted...]
-      <c r="E25" t="s">
+      <c r="F25" t="s">
         <v>94</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>96</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>3262</v>
       </c>
       <c r="B26" t="s">
+        <v>96</v>
+      </c>
+      <c r="C26" t="s">
+        <v>30</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>45</v>
+      </c>
+      <c r="F26" t="s">
         <v>97</v>
-      </c>
-[...10 lines deleted...]
-        <v>98</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>99</v>
+        <v>98</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>3254</v>
       </c>
       <c r="B27" t="s">
+        <v>99</v>
+      </c>
+      <c r="C27" t="s">
         <v>100</v>
       </c>
-      <c r="C27" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D27" t="s">
         <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F27" t="s">
-        <v>69</v>
+        <v>68</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>102</v>
+        <v>101</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>3251</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>102</v>
       </c>
       <c r="C28" t="s">
-        <v>101</v>
+        <v>100</v>
       </c>
       <c r="D28" t="s">
         <v>11</v>
       </c>
       <c r="E28" t="s">
         <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>104</v>
+        <v>103</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>105</v>
+        <v>104</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>3219</v>
       </c>
       <c r="B29" t="s">
+        <v>105</v>
+      </c>
+      <c r="C29" t="s">
         <v>106</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="D29" t="s">
         <v>11</v>
       </c>
       <c r="E29" t="s">
         <v>17</v>
       </c>
       <c r="F29" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>108</v>
+        <v>107</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>3214</v>
       </c>
       <c r="B30" t="s">
+        <v>108</v>
+      </c>
+      <c r="C30" t="s">
         <v>109</v>
       </c>
-      <c r="C30" t="s">
+      <c r="D30" t="s">
         <v>110</v>
       </c>
-      <c r="D30" t="s">
+      <c r="E30" t="s">
         <v>111</v>
       </c>
-      <c r="E30" t="s">
+      <c r="F30" t="s">
         <v>112</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>3170</v>
       </c>
       <c r="B31" t="s">
+        <v>113</v>
+      </c>
+      <c r="C31" t="s">
         <v>114</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="D31" t="s">
         <v>11</v>
       </c>
       <c r="E31" t="s">
         <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>116</v>
+        <v>115</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>117</v>
+        <v>116</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>3142</v>
       </c>
       <c r="B32" t="s">
+        <v>117</v>
+      </c>
+      <c r="C32" t="s">
         <v>118</v>
       </c>
-      <c r="C32" t="s">
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>93</v>
+      </c>
+      <c r="F32" t="s">
         <v>119</v>
-      </c>
-[...7 lines deleted...]
-        <v>120</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>121</v>
+        <v>120</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>3092</v>
       </c>
       <c r="B33" t="s">
+        <v>121</v>
+      </c>
+      <c r="C33" t="s">
         <v>122</v>
       </c>
-      <c r="C33" t="s">
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>45</v>
+      </c>
+      <c r="F33" t="s">
         <v>123</v>
-      </c>
-[...7 lines deleted...]
-        <v>124</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>3042</v>
       </c>
       <c r="B34" t="s">
+        <v>124</v>
+      </c>
+      <c r="C34" t="s">
         <v>125</v>
       </c>
-      <c r="C34" t="s">
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>45</v>
+      </c>
+      <c r="F34" t="s">
         <v>126</v>
-      </c>
-[...7 lines deleted...]
-        <v>127</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>128</v>
+        <v>127</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>2996</v>
       </c>
       <c r="B35" t="s">
+        <v>128</v>
+      </c>
+      <c r="C35" t="s">
         <v>129</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="D35" t="s">
         <v>11</v>
       </c>
       <c r="E35" t="s">
         <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>132</v>
+        <v>131</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>2976</v>
       </c>
       <c r="B36" t="s">
+        <v>132</v>
+      </c>
+      <c r="C36" t="s">
         <v>133</v>
       </c>
-      <c r="C36" t="s">
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>45</v>
+      </c>
+      <c r="F36" t="s">
         <v>134</v>
-      </c>
-[...7 lines deleted...]
-        <v>135</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>136</v>
+        <v>135</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>2958</v>
       </c>
       <c r="B37" t="s">
+        <v>136</v>
+      </c>
+      <c r="C37" t="s">
         <v>137</v>
-      </c>
-[...1 lines deleted...]
-        <v>138</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>39</v>
+        <v>38</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>2818</v>
       </c>
       <c r="B38" t="s">
+        <v>139</v>
+      </c>
+      <c r="C38" t="s">
         <v>140</v>
       </c>
-      <c r="C38" t="s">
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>45</v>
+      </c>
+      <c r="F38" t="s">
         <v>141</v>
-      </c>
-[...7 lines deleted...]
-        <v>142</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>143</v>
+        <v>142</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>2785</v>
       </c>
       <c r="B39" t="s">
+        <v>143</v>
+      </c>
+      <c r="C39" t="s">
         <v>144</v>
       </c>
-      <c r="C39" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D39" t="s">
         <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F39" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>78</v>
+        <v>77</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>2773</v>
       </c>
       <c r="B40" t="s">
+        <v>145</v>
+      </c>
+      <c r="C40" t="s">
         <v>146</v>
       </c>
-      <c r="C40" t="s">
+      <c r="D40" t="s">
+        <v>110</v>
+      </c>
+      <c r="E40" t="s">
+        <v>111</v>
+      </c>
+      <c r="F40" t="s">
         <v>147</v>
-      </c>
-[...7 lines deleted...]
-        <v>148</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>149</v>
+        <v>148</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>2664</v>
       </c>
       <c r="B41" t="s">
+        <v>149</v>
+      </c>
+      <c r="C41" t="s">
         <v>150</v>
       </c>
-      <c r="C41" t="s">
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>45</v>
+      </c>
+      <c r="F41" t="s">
         <v>151</v>
-      </c>
-[...7 lines deleted...]
-        <v>152</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>153</v>
+        <v>152</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>2663</v>
       </c>
       <c r="B42" t="s">
+        <v>153</v>
+      </c>
+      <c r="C42" t="s">
         <v>154</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="D42" t="s">
         <v>11</v>
       </c>
       <c r="E42" t="s">
         <v>12</v>
       </c>
       <c r="F42" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>156</v>
+        <v>155</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>2600</v>
       </c>
       <c r="B43" t="s">
+        <v>156</v>
+      </c>
+      <c r="C43" t="s">
         <v>157</v>
-      </c>
-[...1 lines deleted...]
-        <v>158</v>
       </c>
       <c r="D43" t="s">
         <v>11</v>
       </c>
       <c r="E43" t="s">
         <v>12</v>
       </c>
       <c r="F43" t="s">
-        <v>124</v>
+        <v>123</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>159</v>
+        <v>158</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>2588</v>
       </c>
       <c r="B44" t="s">
+        <v>159</v>
+      </c>
+      <c r="C44" t="s">
         <v>160</v>
-      </c>
-[...1 lines deleted...]
-        <v>161</v>
       </c>
       <c r="D44" t="s">
         <v>11</v>
       </c>
       <c r="E44" t="s">
         <v>17</v>
       </c>
       <c r="F44" t="s">
-        <v>162</v>
+        <v>161</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>163</v>
+        <v>162</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>2576</v>
       </c>
       <c r="B45" t="s">
+        <v>163</v>
+      </c>
+      <c r="C45" t="s">
         <v>164</v>
-      </c>
-[...1 lines deleted...]
-        <v>165</v>
       </c>
       <c r="D45" t="s">
         <v>11</v>
       </c>
       <c r="E45" t="s">
         <v>12</v>
       </c>
       <c r="F45" t="s">
-        <v>166</v>
+        <v>165</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>167</v>
+        <v>166</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>2575</v>
       </c>
       <c r="B46" t="s">
+        <v>167</v>
+      </c>
+      <c r="C46" t="s">
         <v>168</v>
       </c>
-      <c r="C46" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
-        <v>46</v>
+        <v>45</v>
       </c>
       <c r="F46" t="s">
-        <v>54</v>
+        <v>53</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>170</v>
+        <v>169</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>2565</v>
       </c>
       <c r="B47" t="s">
+        <v>170</v>
+      </c>
+      <c r="C47" t="s">
         <v>171</v>
-      </c>
-[...1 lines deleted...]
-        <v>172</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>173</v>
+        <v>172</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>2529</v>
       </c>
       <c r="B48" t="s">
-        <v>174</v>
+        <v>173</v>
       </c>
       <c r="C48" t="s">
-        <v>107</v>
+        <v>106</v>
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>17</v>
       </c>
       <c r="F48" t="s">
-        <v>34</v>
+        <v>33</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>175</v>
+        <v>174</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>2462</v>
       </c>
       <c r="B49" t="s">
+        <v>175</v>
+      </c>
+      <c r="C49" t="s">
+        <v>171</v>
+      </c>
+      <c r="D49" t="s">
+        <v>11</v>
+      </c>
+      <c r="E49" t="s">
+        <v>45</v>
+      </c>
+      <c r="F49" t="s">
         <v>176</v>
-      </c>
-[...10 lines deleted...]
-        <v>177</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>178</v>
+        <v>177</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>2419</v>
       </c>
       <c r="B50" t="s">
+        <v>178</v>
+      </c>
+      <c r="C50" t="s">
         <v>179</v>
-      </c>
-[...1 lines deleted...]
-        <v>180</v>
       </c>
       <c r="D50" t="s">
         <v>11</v>
       </c>
       <c r="E50" t="s">
         <v>17</v>
       </c>
       <c r="F50" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>182</v>
+        <v>181</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>2381</v>
       </c>
       <c r="B51" t="s">
+        <v>182</v>
+      </c>
+      <c r="C51" t="s">
         <v>183</v>
-      </c>
-[...1 lines deleted...]
-        <v>184</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>17</v>
       </c>
       <c r="F51" t="s">
-        <v>181</v>
+        <v>180</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>185</v>
+        <v>184</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>2380</v>
       </c>
       <c r="B52" t="s">
+        <v>185</v>
+      </c>
+      <c r="C52" t="s">
         <v>186</v>
       </c>
-      <c r="C52" t="s">
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>45</v>
+      </c>
+      <c r="F52" t="s">
         <v>187</v>
-      </c>
-[...7 lines deleted...]
-        <v>188</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>189</v>
+        <v>188</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>2370</v>
       </c>
       <c r="B53" t="s">
+        <v>189</v>
+      </c>
+      <c r="C53" t="s">
         <v>190</v>
-      </c>
-[...1 lines deleted...]
-        <v>191</v>
       </c>
       <c r="D53" t="s">
         <v>11</v>
       </c>
       <c r="E53" t="s">
         <v>17</v>
       </c>
       <c r="F53" t="s">
-        <v>192</v>
+        <v>191</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>193</v>
+        <v>192</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>2347</v>
       </c>
       <c r="B54" t="s">
+        <v>193</v>
+      </c>
+      <c r="C54" t="s">
+        <v>183</v>
+      </c>
+      <c r="D54" t="s">
+        <v>11</v>
+      </c>
+      <c r="E54" t="s">
+        <v>45</v>
+      </c>
+      <c r="F54" t="s">
         <v>194</v>
-      </c>
-[...10 lines deleted...]
-        <v>195</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>196</v>
+        <v>195</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>2339</v>
       </c>
       <c r="B55" t="s">
+        <v>196</v>
+      </c>
+      <c r="C55" t="s">
         <v>197</v>
-      </c>
-[...1 lines deleted...]
-        <v>198</v>
       </c>
       <c r="D55" t="s">
         <v>11</v>
       </c>
       <c r="E55" t="s">
         <v>17</v>
       </c>
       <c r="F55" t="s">
-        <v>199</v>
+        <v>198</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>200</v>
+        <v>199</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>2323</v>
       </c>
       <c r="B56" t="s">
+        <v>200</v>
+      </c>
+      <c r="C56" t="s">
         <v>201</v>
-      </c>
-[...1 lines deleted...]
-        <v>202</v>
       </c>
       <c r="D56" t="s">
         <v>11</v>
       </c>
       <c r="E56" t="s">
         <v>17</v>
       </c>
       <c r="F56" t="s">
-        <v>203</v>
+        <v>202</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>204</v>
+        <v>203</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>2305</v>
       </c>
       <c r="B57" t="s">
+        <v>204</v>
+      </c>
+      <c r="C57" t="s">
         <v>205</v>
-      </c>
-[...1 lines deleted...]
-        <v>206</v>
       </c>
       <c r="D57" t="s">
         <v>11</v>
       </c>
       <c r="E57" t="s">
         <v>17</v>
       </c>
       <c r="F57" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>208</v>
+        <v>207</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>2290</v>
       </c>
       <c r="B58" t="s">
+        <v>208</v>
+      </c>
+      <c r="C58" t="s">
         <v>209</v>
-      </c>
-[...1 lines deleted...]
-        <v>210</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>17</v>
       </c>
       <c r="F58" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>212</v>
+        <v>211</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>2273</v>
       </c>
       <c r="B59" t="s">
+        <v>212</v>
+      </c>
+      <c r="C59" t="s">
         <v>213</v>
       </c>
-      <c r="C59" t="s">
+      <c r="D59" t="s">
+        <v>110</v>
+      </c>
+      <c r="E59" t="s">
+        <v>111</v>
+      </c>
+      <c r="F59" t="s">
         <v>214</v>
-      </c>
-[...7 lines deleted...]
-        <v>215</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>216</v>
+        <v>215</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>2250</v>
       </c>
       <c r="B60" t="s">
+        <v>216</v>
+      </c>
+      <c r="C60" t="s">
         <v>217</v>
       </c>
-      <c r="C60" t="s">
+      <c r="D60" t="s">
+        <v>11</v>
+      </c>
+      <c r="E60" t="s">
+        <v>45</v>
+      </c>
+      <c r="F60" t="s">
         <v>218</v>
-      </c>
-[...7 lines deleted...]
-        <v>219</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>220</v>
+        <v>219</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>2243</v>
       </c>
       <c r="B61" t="s">
+        <v>220</v>
+      </c>
+      <c r="C61" t="s">
         <v>221</v>
       </c>
-      <c r="C61" t="s">
+      <c r="D61" t="s">
+        <v>11</v>
+      </c>
+      <c r="E61" t="s">
+        <v>45</v>
+      </c>
+      <c r="F61" t="s">
         <v>222</v>
-      </c>
-[...7 lines deleted...]
-        <v>223</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>224</v>
+        <v>223</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>2231</v>
       </c>
       <c r="B62" t="s">
+        <v>224</v>
+      </c>
+      <c r="C62" t="s">
+        <v>217</v>
+      </c>
+      <c r="D62" t="s">
+        <v>11</v>
+      </c>
+      <c r="E62" t="s">
+        <v>45</v>
+      </c>
+      <c r="F62" t="s">
         <v>225</v>
-      </c>
-[...10 lines deleted...]
-        <v>226</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>227</v>
+        <v>226</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>2220</v>
       </c>
       <c r="B63" t="s">
-        <v>228</v>
+        <v>227</v>
       </c>
       <c r="C63" t="s">
         <v>16</v>
       </c>
       <c r="D63" t="s">
         <v>11</v>
       </c>
       <c r="E63" t="s">
         <v>17</v>
       </c>
       <c r="F63" t="s">
-        <v>211</v>
+        <v>210</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>229</v>
+        <v>228</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>2186</v>
       </c>
       <c r="B64" t="s">
+        <v>229</v>
+      </c>
+      <c r="C64" t="s">
         <v>230</v>
       </c>
-      <c r="C64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D64" t="s">
+        <v>31</v>
+      </c>
+      <c r="E64" t="s">
         <v>32</v>
       </c>
-      <c r="E64" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="F64" t="s">
-        <v>131</v>
+        <v>130</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>232</v>
+        <v>231</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>2173</v>
       </c>
       <c r="B65" t="s">
+        <v>232</v>
+      </c>
+      <c r="C65" t="s">
         <v>233</v>
-      </c>
-[...1 lines deleted...]
-        <v>234</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>17</v>
       </c>
       <c r="F65" t="s">
-        <v>219</v>
+        <v>218</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>235</v>
+        <v>234</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>2126</v>
       </c>
       <c r="B66" t="s">
-        <v>236</v>
+        <v>235</v>
       </c>
       <c r="C66" t="s">
-        <v>218</v>
+        <v>217</v>
       </c>
       <c r="D66" t="s">
         <v>11</v>
       </c>
       <c r="E66" t="s">
         <v>17</v>
       </c>
       <c r="F66" t="s">
-        <v>237</v>
+        <v>236</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>238</v>
+        <v>237</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>2081</v>
       </c>
       <c r="B67" t="s">
-        <v>239</v>
+        <v>238</v>
       </c>
       <c r="C67" t="s">
-        <v>231</v>
+        <v>230</v>
       </c>
       <c r="D67" t="s">
         <v>11</v>
       </c>
       <c r="E67" t="s">
         <v>17</v>
       </c>
       <c r="F67" t="s">
-        <v>226</v>
+        <v>225</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>240</v>
+        <v>239</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>2054</v>
       </c>
       <c r="B68" t="s">
+        <v>240</v>
+      </c>
+      <c r="C68" t="s">
         <v>241</v>
-      </c>
-[...1 lines deleted...]
-        <v>242</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>17</v>
       </c>
       <c r="F68" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>2005</v>
       </c>
       <c r="B69" t="s">
+        <v>244</v>
+      </c>
+      <c r="C69" t="s">
         <v>245</v>
-      </c>
-[...1 lines deleted...]
-        <v>246</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>17</v>
       </c>
       <c r="F69" t="s">
-        <v>207</v>
+        <v>206</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>1995</v>
       </c>
       <c r="B70" t="s">
+        <v>247</v>
+      </c>
+      <c r="C70" t="s">
         <v>248</v>
-      </c>
-[...1 lines deleted...]
-        <v>249</v>
       </c>
       <c r="D70" t="s">
         <v>11</v>
       </c>
       <c r="E70" t="s">
         <v>12</v>
       </c>
       <c r="F70" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>92</v>
+        <v>91</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>1984</v>
       </c>
       <c r="B71" t="s">
+        <v>250</v>
+      </c>
+      <c r="C71" t="s">
         <v>251</v>
-      </c>
-[...1 lines deleted...]
-        <v>252</v>
       </c>
       <c r="D71" t="s">
         <v>11</v>
       </c>
       <c r="E71" t="s">
         <v>12</v>
       </c>
       <c r="F71" t="s">
-        <v>139</v>
+        <v>138</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>35</v>
+        <v>34</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>