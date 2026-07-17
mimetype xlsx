--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="592">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-06-02 05:03:43</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="594">
+  <si>
+    <t>展会清单 导出时间：2026-07-17 10:21:44</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -302,57 +302,57 @@
   <si>
     <t>360家</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡食品展览会 - Peterfood</t>
   </si>
   <si>
     <t>食品饮料</t>
   </si>
   <si>
     <t>2025年11月25日-11月27日</t>
   </si>
   <si>
     <t>260家</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡安防消防展览会 - Sfitex</t>
   </si>
   <si>
     <t>2025年10月29日-10月31日</t>
   </si>
   <si>
     <t>365家</t>
   </si>
   <si>
-    <t>俄罗斯莫斯科国际润滑油及技术展览会 - International Lubricant Week</t>
+    <t>俄罗斯莫斯科润滑油生产与市场论坛暨展览会 - Lubricants Production and Market</t>
   </si>
   <si>
     <t>润滑油</t>
   </si>
   <si>
-    <t>2025年11月06日-11月07日</t>
+    <t>2026年11月06日-11月07日</t>
   </si>
   <si>
     <t>俄罗斯新西伯利亚农业展览会 - Siberian Agricultural Week</t>
   </si>
   <si>
     <t>农业 / 农业机械</t>
   </si>
   <si>
     <t>欧洲-俄罗斯-新西伯利亚</t>
   </si>
   <si>
     <t>俄罗斯新西伯利亚会展中心</t>
   </si>
   <si>
     <t>2025年11月05日-11月07日</t>
   </si>
   <si>
     <t>俄罗斯莫斯科液压与气动展览会 - INTERDRIVE</t>
   </si>
   <si>
     <t>动力传动</t>
   </si>
   <si>
     <t>2025年10月15日-10月17日</t>
   </si>
@@ -530,1299 +530,1305 @@
   <si>
     <t>俄罗斯莫斯科焊接切割展览会 - Weldex</t>
   </si>
   <si>
     <t>2026年10月06日-10月09日</t>
   </si>
   <si>
     <t>168家</t>
   </si>
   <si>
     <t>俄罗斯莫斯科紧固件展览会 - Fastenex</t>
   </si>
   <si>
     <t>180家</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡物流运输展览会 - Translogistica St. Petersburg</t>
   </si>
   <si>
     <t>2025年10月01日-10月03日</t>
   </si>
   <si>
     <t>450家</t>
   </si>
   <si>
-    <t>俄罗斯圣彼得堡电子元器件展览会 - RADEL</t>
+    <t>俄罗斯叶卡捷琳堡家具及木工机械展览会 - Furniture&amp;Woodworking Ural</t>
+  </si>
+  <si>
+    <t>家具</t>
+  </si>
+  <si>
+    <t>220家</t>
+  </si>
+  <si>
+    <t>俄罗斯圣彼得堡离岸海洋石油展览会 - OMR</t>
+  </si>
+  <si>
+    <t>海事船舶 / 游艇</t>
+  </si>
+  <si>
+    <t>2024年10月08日-10月11日</t>
+  </si>
+  <si>
+    <t>499家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科运输物流展览会 - CeMAT Russia</t>
+  </si>
+  <si>
+    <t>2025年09月16日-09月18日</t>
+  </si>
+  <si>
+    <t>527家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科热处理展览会 - Heat Treatment</t>
+  </si>
+  <si>
+    <t>热处理</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科制冷剂及工业气体设备展览会 - Cryogen-Expo. Industrial Gases</t>
+  </si>
+  <si>
+    <t>化工</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科国际木工机械展览会 - LESDREVMASH</t>
+  </si>
+  <si>
+    <t>2026年09月01日-09月01日</t>
+  </si>
+  <si>
+    <t>485家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科国际消费品展览会 - International Commodity Fair</t>
+  </si>
+  <si>
+    <t>消费品</t>
+  </si>
+  <si>
+    <t>2025年08月25日-08月27日</t>
+  </si>
+  <si>
+    <t>373家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科无纺布及非织造展览会 - technotextil</t>
+  </si>
+  <si>
+    <t>纺织原料</t>
+  </si>
+  <si>
+    <t>2025年08月26日-08月28日</t>
+  </si>
+  <si>
+    <t>319家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科家纺展览会 - Hometextile &amp; Design</t>
+  </si>
+  <si>
+    <t>2026年09月22日-09月24日</t>
+  </si>
+  <si>
+    <t>432家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科谷物混合饲料及兽药展览会 - MVC</t>
+  </si>
+  <si>
+    <t>2025年06月24日-06月26日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科加油站设备及设施展览会 - Autocomplex</t>
+  </si>
+  <si>
+    <t>2023年08月22日-08月25日</t>
+  </si>
+  <si>
+    <t>30家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科太阳能光伏展暨俄罗斯新能源电动车展 - Renwex</t>
+  </si>
+  <si>
+    <t>新能源</t>
+  </si>
+  <si>
+    <t>2025年04月22日-04月24日</t>
+  </si>
+  <si>
+    <t>355家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科钢结构展览会 - SteelStructures</t>
+  </si>
+  <si>
+    <t>金属 / 冶金工业</t>
+  </si>
+  <si>
+    <t>2026年05月26日-05月28日</t>
+  </si>
+  <si>
+    <t>俄罗斯新西伯利亚美容美发展览会 - Siberian Beauty Prospect</t>
+  </si>
+  <si>
+    <t>2025年03月03日-03月06日</t>
+  </si>
+  <si>
+    <t>俄罗斯克拉斯诺达尔医疗展览会 - Medima Krasnodar</t>
+  </si>
+  <si>
+    <t>2025年05月21日-05月23日</t>
+  </si>
+  <si>
+    <t>126家</t>
+  </si>
+  <si>
+    <t>俄罗斯克拉斯诺达尔口腔展览会 - Dentima Krasnodar</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科自动化及仪器仪表展览会 - MetrolExpo</t>
+  </si>
+  <si>
+    <t>2024年04月16日-04月18日</t>
+  </si>
+  <si>
+    <t>279家</t>
+  </si>
+  <si>
+    <t>俄罗斯圣彼得堡交通展览会 - SPbTransportFest</t>
+  </si>
+  <si>
+    <t>交通 / 铁路轨道</t>
+  </si>
+  <si>
+    <t>2025年05月22日-05月24日</t>
+  </si>
+  <si>
+    <t>320家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科塑料加工处理展览会 - KUTENO</t>
+  </si>
+  <si>
+    <t>2026年06月09日-06月11日</t>
+  </si>
+  <si>
+    <t>easyFairs Deutschland GmbH</t>
+  </si>
+  <si>
+    <t>317家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科园林园艺展览会 - Green City</t>
+  </si>
+  <si>
+    <t>园林园艺 / 果蔬</t>
+  </si>
+  <si>
+    <t>2025年09月08日-09月10日</t>
+  </si>
+  <si>
+    <t>俄罗斯圣彼得堡电力展览会 - Power &amp; Electrical Engineering Exhibition</t>
+  </si>
+  <si>
+    <t>2026年04月22日-04月24日</t>
+  </si>
+  <si>
+    <t>411家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科黑色和有色金属废料展览会 - MIR-EXPO</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科世贸展览中心</t>
+  </si>
+  <si>
+    <t>2026年04月19日-04月21日</t>
+  </si>
+  <si>
+    <t>60家</t>
+  </si>
+  <si>
+    <t>俄罗斯圣彼得堡防腐蚀技术展览会 - Corrosion Protection</t>
+  </si>
+  <si>
+    <t>表面处理</t>
+  </si>
+  <si>
+    <t>90家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科电力机车及城市轨道交通展览会 - Electronica-Transport</t>
+  </si>
+  <si>
+    <t>2026年04月07日-04月10日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科国际导航技术展览会 - NAVITECH</t>
+  </si>
+  <si>
+    <t>俄罗斯克拉斯诺达尔食品饮料展览会 - Interfood Krasnodar</t>
+  </si>
+  <si>
+    <t>65家</t>
+  </si>
+  <si>
+    <t>俄罗斯克拉斯诺达尔食品饮料加工机械展览会 - FoodTech Krasnodar</t>
+  </si>
+  <si>
+    <t>俄罗斯叶卡捷琳堡清洁设备展览会 - CleanExpo</t>
+  </si>
+  <si>
+    <t>2026年04月14日-04月16日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科食品配料展览会 - Global Ingredients Show</t>
+  </si>
+  <si>
+    <t>2026年04月28日-04月30日</t>
+  </si>
+  <si>
+    <t>581家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科智能家居及智能建筑展览会 - Hi-Tech Building</t>
+  </si>
+  <si>
+    <t>家居</t>
+  </si>
+  <si>
+    <t>250家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科口腔牙科展览会 - DENTAL SALON</t>
+  </si>
+  <si>
+    <t>2026年04月21日-04月24日</t>
+  </si>
+  <si>
+    <t>729家</t>
+  </si>
+  <si>
+    <t>俄罗斯圣彼得堡建材展览会 - HouseBuild Expo</t>
+  </si>
+  <si>
+    <t>建材</t>
+  </si>
+  <si>
+    <t>2025年10月25日-10月26日</t>
+  </si>
+  <si>
+    <t>俄罗斯叶卡捷琳堡医疗保健展览会 - PRO EXPO</t>
+  </si>
+  <si>
+    <t>俄罗斯圣彼得堡室内设计装饰展览会 - Design &amp; Decor St. Petersburg</t>
+  </si>
+  <si>
+    <t>装潢装饰</t>
+  </si>
+  <si>
+    <t>2025年04月15日-04月17日</t>
+  </si>
+  <si>
+    <t>150家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科真空及低温设备展览会 – VacuumTechExpo</t>
+  </si>
+  <si>
+    <t>工业 / 制造业</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科Gostiny Dvor展览中心</t>
+  </si>
+  <si>
+    <t>2027年03月30日-04月01日</t>
+  </si>
+  <si>
+    <t>448家</t>
+  </si>
+  <si>
+    <t>俄罗斯新西伯利亚酒店用品展览会 - HoReCa Siberia</t>
+  </si>
+  <si>
+    <t>酒店用品</t>
+  </si>
+  <si>
+    <t>2024年04月03日-04月05日</t>
+  </si>
+  <si>
+    <t>207家</t>
+  </si>
+  <si>
+    <t>俄罗斯圣彼得堡牙科口腔展览会 - Stomatology St. Petersburg</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科家庭园林园艺用品展览会 - HOUSE and GARDEN. Moscow Garden Show</t>
+  </si>
+  <si>
+    <t>2025年04月10日-04月13日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科壁炉展览会 - Fireplaces Salon</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科主题公园及游乐设备展览会 - RAAPA</t>
+  </si>
+  <si>
+    <t>电玩及游乐设备</t>
+  </si>
+  <si>
+    <t>2025年10月08日-10月10日</t>
+  </si>
+  <si>
+    <t>387家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科户外用品及园林工具展览会 - OUTDOOR DACHA</t>
+  </si>
+  <si>
+    <t>2026年03月17日-03月19日</t>
+  </si>
+  <si>
+    <t>1100家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科国际家用化学品展览会 - ChemiCos</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科国际家居用品展览会 - Stylish Home. Objects &amp; Tableware</t>
+  </si>
+  <si>
+    <t>礼品 / 家庭用品</t>
+  </si>
+  <si>
+    <t>2025年09月09日-09月11日</t>
+  </si>
+  <si>
+    <t>俄罗斯圣彼得堡狩猎及钓具展览会 - Hunting and Fishing</t>
+  </si>
+  <si>
+    <t>狩猎钓具</t>
+  </si>
+  <si>
+    <t>2025年03月13日-03月16日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科烘焙展览会 - Modern Bakery Moscow</t>
+  </si>
+  <si>
+    <t>2026年03月24日-03月27日</t>
+  </si>
+  <si>
+    <t>179家</t>
+  </si>
+  <si>
+    <t>俄罗斯叶卡捷琳堡冶金、铸造及金属加工展览会 - Metallurgmash. Litmash. Metal Structures</t>
+  </si>
+  <si>
+    <t>2026年03月17日-03月20日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科国际广播及摄影设备展览会 - NATEXPO</t>
+  </si>
+  <si>
+    <t>广播电视</t>
+  </si>
+  <si>
+    <t>2025年11月30日-12月02日</t>
+  </si>
+  <si>
+    <t>165家</t>
+  </si>
+  <si>
+    <t>俄罗斯克拉斯诺达尔建筑展览会 - YugBuild</t>
+  </si>
+  <si>
+    <t>2026年02月25日-02月28日</t>
+  </si>
+  <si>
+    <t>俄罗斯克拉斯诺达尔安防消防设施设备展览会 - Securexpo Krasnodar</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科建材展 - 俄罗斯建筑周 - RosBuild</t>
+  </si>
+  <si>
+    <t>2026年03月04日-03月06日</t>
+  </si>
+  <si>
+    <t>170家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科轻工纺织展览会 - Textillegprom</t>
+  </si>
+  <si>
+    <t>纺织工业</t>
+  </si>
+  <si>
+    <t>2147家</t>
+  </si>
+  <si>
+    <t>俄罗斯新库兹涅茨克矿业及煤炭展览会 - UGOL ROSSII &amp; MINING</t>
+  </si>
+  <si>
+    <t>欧洲-俄罗斯-新库兹涅茨克</t>
+  </si>
+  <si>
+    <t>俄罗斯新库兹涅茨克展览中心</t>
+  </si>
+  <si>
+    <t>2026年06月02日-06月05日</t>
+  </si>
+  <si>
+    <t>俄罗斯克拉斯诺达尔国际动物养殖设备、饲料和兽药展览会 - ANIMAL FARMING</t>
+  </si>
+  <si>
+    <t>2025年10月18日-10月20日</t>
+  </si>
+  <si>
+    <t>481家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科牙科论坛暨展览会 - Dental-Review</t>
+  </si>
+  <si>
+    <t>2025年03月04日-03月06日</t>
+  </si>
+  <si>
+    <t>653家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科机场设施展览会 - NAIS</t>
+  </si>
+  <si>
+    <t>航空航天</t>
+  </si>
+  <si>
+    <t>2026年02月04日-02月05日</t>
+  </si>
+  <si>
+    <t>299家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科纺织面料展览会 - Inter Fabric</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科品牌服装展览会 - CPM</t>
+  </si>
+  <si>
+    <t>服装服饰</t>
+  </si>
+  <si>
+    <t>2025年09月02日-09月05日</t>
+  </si>
+  <si>
+    <t>1000家</t>
+  </si>
+  <si>
+    <t xml:space="preserve">俄罗斯服装及纺织展览会 - FASHION STYLE RUSSIA  </t>
+  </si>
+  <si>
+    <t>2025年03月12日-03月15日</t>
+  </si>
+  <si>
+    <t xml:space="preserve">俄罗斯皮草展览会 - LeShow </t>
+  </si>
+  <si>
+    <t>2025年04月28日-04月30日</t>
+  </si>
+  <si>
+    <t>АО Тюркель</t>
+  </si>
+  <si>
+    <t>俄罗斯鞋业展览会 - MOSSHOES</t>
+  </si>
+  <si>
+    <t>皮革 / 鞋类</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科纺织机械展览会 - INLEGMASH</t>
+  </si>
+  <si>
+    <t>2026年03月16日-03月19日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科食品展览会 - World Food Moscow</t>
+  </si>
+  <si>
+    <t>2025年09月16日-09月19日</t>
+  </si>
+  <si>
+    <t>俄罗斯酒水及饮料包装及生产设备展览会 - BeviTec</t>
+  </si>
+  <si>
+    <t>515家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科茶和咖啡展览会 - Coffee Tea Cacao Russian Expo</t>
+  </si>
+  <si>
+    <t>茶 / 咖啡</t>
+  </si>
+  <si>
+    <t>2025年04月16日-04月18日</t>
+  </si>
+  <si>
+    <t>俄罗斯葡萄酒展览会 - Vinorus</t>
+  </si>
+  <si>
+    <t>酒类</t>
+  </si>
+  <si>
+    <t>2025年04月23日-04月25日</t>
+  </si>
+  <si>
+    <t>俄罗斯电子烟及水烟博览会 - Hookah Club Show</t>
+  </si>
+  <si>
+    <t>烟草</t>
+  </si>
+  <si>
+    <t>2025年08月30日-08月31日</t>
+  </si>
+  <si>
+    <t>俄罗斯肉类加工展览会 - RefCold Russia</t>
+  </si>
+  <si>
+    <t>肉类加工</t>
+  </si>
+  <si>
+    <t>2025年05月27日-05月29日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科食品及食品加工展览会 - PROD EXPO</t>
+  </si>
+  <si>
+    <t>2026年02月09日-02月12日</t>
+  </si>
+  <si>
+    <t>2027家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科食品加工及食品配料展览会 - Agroprodmash</t>
+  </si>
+  <si>
+    <t>2025年09月29日-10月02日</t>
+  </si>
+  <si>
+    <t>803家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科混凝土展览会 - XXV CCDM</t>
+  </si>
+  <si>
+    <t>混凝土及砂浆</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科水疗及泳池桑拿展览会 - AQUA Salon</t>
+  </si>
+  <si>
+    <t>泳池桑拿</t>
+  </si>
+  <si>
+    <t>425家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科宠物用品展览会 - ParkZoo</t>
+  </si>
+  <si>
+    <t>宠物用品</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科电梯展览会 - Russian Elevator Week</t>
+  </si>
+  <si>
+    <t>电梯</t>
+  </si>
+  <si>
+    <t>2025年06月07日-06月08日</t>
+  </si>
+  <si>
+    <t>560家</t>
+  </si>
+  <si>
+    <t>俄罗斯国际园艺园林花卉展览会 - Flowers Expo</t>
+  </si>
+  <si>
+    <t>2026年09月07日-09月09日</t>
+  </si>
+  <si>
+    <t>385家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科玻璃展览会 - MIR STEKLA</t>
+  </si>
+  <si>
+    <t>玻璃</t>
+  </si>
+  <si>
+    <t>230家</t>
+  </si>
+  <si>
+    <t>俄罗斯水产及渔业展览会 - Global Fishery Forum and Seafood Expo Russia</t>
+  </si>
+  <si>
+    <t>2025年10月22日-10月24日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科水产及渔业展览会 - AquaPro Expo</t>
+  </si>
+  <si>
+    <t>2024年02月20日-02月22日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科畜牧养殖展览会 - AGROS</t>
+  </si>
+  <si>
+    <t>2026年01月21日-01月23日</t>
+  </si>
+  <si>
+    <t>806家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科畜牧展览会 - VIV Russia</t>
+  </si>
+  <si>
+    <t>324家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科石材展览会 - STONE INDUSTRY</t>
+  </si>
+  <si>
+    <t>石材</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科管材展览会 - Tube Russia</t>
+  </si>
+  <si>
+    <t>管材</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科家具及室内装潢展览会 - MEBEL</t>
+  </si>
+  <si>
+    <t>2026年11月23日-11月26日</t>
+  </si>
+  <si>
+    <t>735家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科农业机械展览会 - Agrosalon</t>
+  </si>
+  <si>
+    <t>465家</t>
+  </si>
+  <si>
+    <t>俄罗斯农业展览会 - Agrorus</t>
+  </si>
+  <si>
+    <t>1300家</t>
+  </si>
+  <si>
+    <t>俄罗斯美容美发、设备及材料展览会 - Beauty Show Krasnodar</t>
+  </si>
+  <si>
+    <t>俄罗斯家具及木工机械展览会 - Umids</t>
+  </si>
+  <si>
+    <t>2025年04月08日-04月11日</t>
+  </si>
+  <si>
+    <t>408家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科成人用品展览会 - EroExpo</t>
+  </si>
+  <si>
+    <t>成人用品</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科索科尼基国际会展中心</t>
+  </si>
+  <si>
+    <t>2025年10月23日-10月25日</t>
+  </si>
+  <si>
+    <t>俄罗斯口腔及牙科展览会 - Dental-Expo Moscow</t>
+  </si>
+  <si>
+    <t>2026年09月21日-09月24日</t>
+  </si>
+  <si>
+    <t>525家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科供暖通风空调展览会 - CLIMATE WORLD</t>
+  </si>
+  <si>
+    <t>2026年02月16日-02月19日</t>
+  </si>
+  <si>
+    <t>270家</t>
+  </si>
+  <si>
+    <t>俄罗斯实验室及临床医疗设备展览会 - Analitika Expo</t>
+  </si>
+  <si>
+    <t>实验仪器</t>
+  </si>
+  <si>
+    <t>255家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科供暖通风及空调卫浴展览会 - Aquaflame</t>
+  </si>
+  <si>
+    <t>2026年02月03日-02月06日</t>
+  </si>
+  <si>
+    <t>658家</t>
+  </si>
+  <si>
+    <t>俄罗斯制药展览会 - IPhEB</t>
+  </si>
+  <si>
+    <t>制药医药</t>
+  </si>
+  <si>
+    <t>120家</t>
+  </si>
+  <si>
+    <t>俄罗斯原料药及制药设备展览会 - Pharmtech &amp; Ingredients</t>
+  </si>
+  <si>
+    <t>2026年11月24日-11月27日</t>
+  </si>
+  <si>
+    <t>俄罗斯新西伯利亚金属加工与焊接展览会 - MashExpo Siberia</t>
+  </si>
+  <si>
+    <t>2026年03月03日-03月06日</t>
+  </si>
+  <si>
+    <t>俄罗斯叶卡捷琳堡建材展览会 - Build Ural</t>
+  </si>
+  <si>
+    <t>209家</t>
+  </si>
+  <si>
+    <t>俄罗斯圣彼得堡建材展览会 - InterStroy Expo</t>
+  </si>
+  <si>
+    <t>416家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科建材展览会 - MosBuild</t>
+  </si>
+  <si>
+    <t>2025年04月01日-04月04日</t>
+  </si>
+  <si>
+    <t>1566家</t>
+  </si>
+  <si>
+    <t>俄罗斯建材及建筑工程展览会 - Siberian Building Week</t>
+  </si>
+  <si>
+    <t>2026年02月10日-02月13日</t>
+  </si>
+  <si>
+    <t>750家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科医疗及康复展览会 - RUSSIAN HEALTH CARE WEEK</t>
+  </si>
+  <si>
+    <t>2025年12月08日-12月10日</t>
+  </si>
+  <si>
+    <t>3000家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科建材展 - zagoroddom</t>
+  </si>
+  <si>
+    <t>2025年04月01日-04月01日</t>
+  </si>
+  <si>
+    <t>俄罗斯军警防务展览会 - Interpolitex</t>
+  </si>
+  <si>
+    <t>军警防务</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科安防及消防展览会 - Securika Moscow</t>
+  </si>
+  <si>
+    <t>626家</t>
+  </si>
+  <si>
+    <t>俄罗斯旅游展览会 - OTDYKH</t>
+  </si>
+  <si>
+    <t>旅游 / 民宿</t>
+  </si>
+  <si>
+    <t>2025年09月10日-09月12日</t>
+  </si>
+  <si>
+    <t>619家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科户外用品及狩猎展览会 - HUNTING AND FISHING IN RUSSIA SHOW</t>
+  </si>
+  <si>
+    <t>2025年09月11日-09月13日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科国际潜水展览会 - Moscow Dive Show</t>
+  </si>
+  <si>
+    <t>水上运动 / 潜水</t>
+  </si>
+  <si>
+    <t>2026年02月19日-02月22日</t>
+  </si>
+  <si>
+    <t>318家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科连锁加盟展览会 - BUYBRAND EXPO</t>
+  </si>
+  <si>
+    <t>加盟 / 品牌授权</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科通讯通信设备展览会 - SVIAZ ICT</t>
+  </si>
+  <si>
+    <t>通讯通信</t>
+  </si>
+  <si>
+    <t>2025年04月22日-04月25日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科游艇展览会 - Moscow Boat Show</t>
+  </si>
+  <si>
+    <t>2026年02月26日-03月01日</t>
+  </si>
+  <si>
+    <t>445家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科直升机展览会 - Helirussia</t>
+  </si>
+  <si>
+    <t>2026年05月14日-05月16日</t>
+  </si>
+  <si>
+    <t>246家</t>
+  </si>
+  <si>
+    <t>俄罗斯轨道及交通展览会 - ElectroTrans</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科商超及零售展览会 - VendExpo</t>
+  </si>
+  <si>
+    <t>2025年03月18日-03月20日</t>
+  </si>
+  <si>
+    <t>俄罗斯电子商务及零售业展览会 - ECOM</t>
+  </si>
+  <si>
+    <t>2025年06月05日-06月06日</t>
+  </si>
+  <si>
+    <t>475家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科橡胶塑料展览会 - Rosplast</t>
+  </si>
+  <si>
+    <t>2026年06月16日-06月19日</t>
+  </si>
+  <si>
+    <t>俄罗斯国际塑料工业展览会 - RUPLASTICA</t>
+  </si>
+  <si>
+    <t>2026年01月27日-01月30日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科聚氨酯展览会 - Polyurethanex</t>
+  </si>
+  <si>
+    <t>聚氨酯</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科加油设备及车辆展览会 - GasSuf</t>
+  </si>
+  <si>
+    <t>585家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科石油天然气展览会 - NEFTEGAZ</t>
+  </si>
+  <si>
+    <t>2025年04月14日-04月17日</t>
+  </si>
+  <si>
+    <t>573家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科照明展览会 - Interlight Moscow</t>
+  </si>
+  <si>
+    <t>照明 / LED</t>
+  </si>
+  <si>
+    <t>2025年10月21日-10月24日</t>
+  </si>
+  <si>
+    <t>446家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科智慧停车展览会 - Parking Russia</t>
+  </si>
+  <si>
+    <t>智慧停车</t>
+  </si>
+  <si>
+    <t>2026年11月10日-11月12日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科激光及光电展览会 - Photonics</t>
+  </si>
+  <si>
+    <t>光电 / 激光</t>
+  </si>
+  <si>
+    <t>149家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科轮胎展览会 - Rubber Expo</t>
+  </si>
+  <si>
+    <t>轮胎</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科电子元器件及电子生产设备展览会 - Expo Electronica</t>
+  </si>
+  <si>
+    <t>482家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科家庭用品及家电展览会 - HouseHold Expo</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科消费电子展览会 - ICEE Russia</t>
+  </si>
+  <si>
+    <t>消费电子 / 家电</t>
+  </si>
+  <si>
+    <t>380家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科汽车配件展览会 - Interauto</t>
+  </si>
+  <si>
+    <t>2025年08月19日-08月22日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科汽车配件售后服务展览会 - MIMS</t>
+  </si>
+  <si>
+    <t>2026年08月25日-08月28日</t>
+  </si>
+  <si>
+    <t>1667家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科电力展览会 - ELEKTRO</t>
+  </si>
+  <si>
+    <t>2026年06月08日-06月10日</t>
+  </si>
+  <si>
+    <t>349家</t>
+  </si>
+  <si>
+    <t>俄罗斯纸业展览会 - PulpForExpo</t>
+  </si>
+  <si>
+    <t>纸业</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科运输包装展览会 - Transpack</t>
+  </si>
+  <si>
+    <t>包装</t>
+  </si>
+  <si>
+    <t>俄罗斯乳业加工及包装设备展览会 - Dairy Tech</t>
+  </si>
+  <si>
+    <t>2026年01月27日-01月29日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科包装展览会 - UPAKEXPO</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科环保及回收技术展览会 - WASMA</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科环保展览会 - WasteTech</t>
+  </si>
+  <si>
+    <t>2026年09月08日-09月10日</t>
+  </si>
+  <si>
+    <t>298家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科水处理展览会 - ECWATECH</t>
+  </si>
+  <si>
+    <t>417家</t>
+  </si>
+  <si>
+    <t>俄罗斯包装印刷展览会 - RosUpack &amp; Printech</t>
+  </si>
+  <si>
+    <t>2026年06月16日-06月20日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科广告展览会 - REKLAMA</t>
+  </si>
+  <si>
+    <t>广告 / 标识</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科酒店用品展览会 - PIR EXPO</t>
+  </si>
+  <si>
+    <t>2026年10月26日-10月29日</t>
+  </si>
+  <si>
+    <t>900家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科自行车展览会 - VELO PARK</t>
+  </si>
+  <si>
+    <t>2025年02月18日-02月20日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科礼品展览会 - IPSA</t>
+  </si>
+  <si>
+    <t>2025年09月02日-09月03日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科玩具及婴童用品展览会 - Kids Russia</t>
+  </si>
+  <si>
+    <t>婴童用品</t>
+  </si>
+  <si>
+    <t>440家</t>
+  </si>
+  <si>
+    <t>俄罗斯教育装备展览会 - MMCO</t>
+  </si>
+  <si>
+    <t>教育 / 幼教</t>
+  </si>
+  <si>
+    <t>2026年04月22日-04月23日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科五金工具展览会 - MITEX</t>
+  </si>
+  <si>
+    <t>405家</t>
+  </si>
+  <si>
+    <t>俄罗斯圣彼得堡金属工业技术展览会 - PTFair</t>
+  </si>
+  <si>
+    <t>俄罗斯3D打印及增材展览会 - 3D Tech</t>
+  </si>
+  <si>
+    <t>3D打印</t>
+  </si>
+  <si>
+    <t>2027年09月28日-09月30日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科工程机械宝马展览会 - BAUMA CTT Russia</t>
+  </si>
+  <si>
+    <t>工程机械</t>
+  </si>
+  <si>
+    <t>2025年05月27日-05月30日</t>
+  </si>
+  <si>
+    <t>660家</t>
+  </si>
+  <si>
+    <t>俄罗斯矿业及矿山机械设备展览会 - MiningWorld Russia</t>
+  </si>
+  <si>
+    <t>2026年04月24日-04月26日</t>
+  </si>
+  <si>
+    <t>550家</t>
+  </si>
+  <si>
+    <t>俄罗斯圣彼得堡工业展览会 - Russian Industrialist</t>
+  </si>
+  <si>
+    <t>2026年10月22日-10月24日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科涂料展览会 - INTERLAKOKRASKA</t>
+  </si>
+  <si>
+    <t>2026年02月24日-02月27日</t>
+  </si>
+  <si>
+    <t>351家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科模具展览会 - Rosmould</t>
+  </si>
+  <si>
+    <t>机床 / 模具</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科冶金展览会 - Metallurgy Russia</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科铸造配件展览会 - Litmash-russia</t>
+  </si>
+  <si>
+    <t>308家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科线缆线材展览会 - Wire Russia</t>
+  </si>
+  <si>
+    <t>电线 / 电缆</t>
+  </si>
+  <si>
+    <t>2027年05月25日-05月27日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科电线电缆展览会 - Cabex</t>
+  </si>
+  <si>
+    <t>2027年03月02日-03月04日</t>
+  </si>
+  <si>
+    <t>俄罗斯运输与物流展览会 - TransRussia</t>
+  </si>
+  <si>
+    <t>590家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科乐器展览会 - NAMM Musikmesse Russia</t>
+  </si>
+  <si>
+    <t>2025年10月21日-10月23日</t>
+  </si>
+  <si>
+    <t>487家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科灯光舞台展览会 - Light+Audio Tec</t>
+  </si>
+  <si>
+    <t>382家</t>
+  </si>
+  <si>
+    <t>俄罗斯工业展览会 - INNOPROM</t>
+  </si>
+  <si>
+    <t>2026年07月06日-07月09日</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科文具及办公设备展览会 - Skrepka Expo</t>
+  </si>
+  <si>
+    <t>办公 / 文具</t>
+  </si>
+  <si>
+    <t>2027年02月09日-02月11日</t>
+  </si>
+  <si>
+    <t>俄罗斯国际化工展览会 - KHIMIA</t>
+  </si>
+  <si>
+    <t>201家</t>
+  </si>
+  <si>
+    <t>俄罗斯国际复合材料展览会 - Composite-Expo</t>
+  </si>
+  <si>
+    <t>复合材料</t>
+  </si>
+  <si>
+    <t>俄罗斯国际金属冶金工业展览会 - METAL EXPO</t>
+  </si>
+  <si>
+    <t>2026年11月10日-11月13日</t>
+  </si>
+  <si>
+    <t>800家</t>
+  </si>
+  <si>
+    <t>俄罗斯机床及金属加工展览会 - METALLOOBRABOTKA</t>
+  </si>
+  <si>
+    <t>2027年05月11日-05月14日</t>
+  </si>
+  <si>
+    <t>980家</t>
+  </si>
+  <si>
+    <t>俄罗斯圣彼得堡工业自动化展览会 - Saint Petersburg Automation Exhibition</t>
   </si>
   <si>
     <t>480家</t>
-  </si>
-[...1243 lines deleted...]
-    <t>俄罗斯圣彼得堡工业自动化展览会 - Saint Petersburg Automation Exhibition</t>
   </si>
   <si>
     <t>俄罗斯莫斯科国际玩具及婴童用品展览会 - Mir Detstva</t>
   </si>
   <si>
     <t>2026年09月16日-09月18日</t>
   </si>
   <si>
     <t>734家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
@@ -2137,51 +2143,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H216"/>
+  <dimension ref="A1:H215"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -3356,4010 +3362,3986 @@
       <c r="A51">
         <v>3776</v>
       </c>
       <c r="B51" t="s">
         <v>169</v>
       </c>
       <c r="C51" t="s">
         <v>110</v>
       </c>
       <c r="D51" t="s">
         <v>11</v>
       </c>
       <c r="E51" t="s">
         <v>12</v>
       </c>
       <c r="F51" t="s">
         <v>170</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
-        <v>3774</v>
+        <v>3773</v>
       </c>
       <c r="B52" t="s">
         <v>172</v>
       </c>
       <c r="C52" t="s">
-        <v>16</v>
+        <v>173</v>
       </c>
       <c r="D52" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="E52" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="F52" t="s">
-        <v>170</v>
+        <v>42</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
-        <v>3773</v>
+        <v>3772</v>
       </c>
       <c r="B53" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="C53" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="D53" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="F53" t="s">
-        <v>42</v>
+        <v>177</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
-        <v>3772</v>
+        <v>3771</v>
       </c>
       <c r="B54" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="C54" t="s">
-        <v>178</v>
+        <v>110</v>
       </c>
       <c r="D54" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E54" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F54" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
-        <v>3771</v>
+        <v>3770</v>
       </c>
       <c r="B55" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="C55" t="s">
-        <v>110</v>
+        <v>183</v>
       </c>
       <c r="D55" t="s">
         <v>20</v>
       </c>
       <c r="E55" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F55" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>183</v>
+        <v>171</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
-        <v>3770</v>
+        <v>3769</v>
       </c>
       <c r="B56" t="s">
         <v>184</v>
       </c>
       <c r="C56" t="s">
         <v>185</v>
       </c>
       <c r="D56" t="s">
         <v>20</v>
       </c>
       <c r="E56" t="s">
         <v>57</v>
       </c>
       <c r="F56" t="s">
-        <v>182</v>
+        <v>180</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>171</v>
+        <v>32</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
-        <v>3769</v>
+        <v>3768</v>
       </c>
       <c r="B57" t="s">
         <v>186</v>
       </c>
       <c r="C57" t="s">
-        <v>187</v>
+        <v>44</v>
       </c>
       <c r="D57" t="s">
         <v>20</v>
       </c>
       <c r="E57" t="s">
         <v>57</v>
       </c>
       <c r="F57" t="s">
-        <v>182</v>
+        <v>187</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>32</v>
+        <v>188</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
-        <v>3768</v>
+        <v>3767</v>
       </c>
       <c r="B58" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="C58" t="s">
-        <v>44</v>
+        <v>190</v>
       </c>
       <c r="D58" t="s">
         <v>20</v>
       </c>
       <c r="E58" t="s">
         <v>57</v>
       </c>
       <c r="F58" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
-        <v>3767</v>
+        <v>3766</v>
       </c>
       <c r="B59" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="C59" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
       <c r="D59" t="s">
         <v>20</v>
       </c>
       <c r="E59" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F59" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
-        <v>3766</v>
+        <v>3765</v>
       </c>
       <c r="B60" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
       <c r="C60" t="s">
-        <v>196</v>
+        <v>194</v>
       </c>
       <c r="D60" t="s">
         <v>20</v>
       </c>
       <c r="E60" t="s">
         <v>26</v>
       </c>
       <c r="F60" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
-        <v>3765</v>
+        <v>3764</v>
       </c>
       <c r="B61" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="C61" t="s">
-        <v>196</v>
+        <v>76</v>
       </c>
       <c r="D61" t="s">
         <v>20</v>
       </c>
       <c r="E61" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="F61" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>201</v>
+        <v>23</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
-        <v>3764</v>
+        <v>3763</v>
       </c>
       <c r="B62" t="s">
         <v>202</v>
       </c>
       <c r="C62" t="s">
-        <v>76</v>
+        <v>159</v>
       </c>
       <c r="D62" t="s">
         <v>20</v>
       </c>
       <c r="E62" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="F62" t="s">
         <v>203</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>23</v>
+        <v>204</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
-        <v>3763</v>
+        <v>3762</v>
       </c>
       <c r="B63" t="s">
-        <v>204</v>
+        <v>205</v>
       </c>
       <c r="C63" t="s">
-        <v>159</v>
+        <v>206</v>
       </c>
       <c r="D63" t="s">
         <v>20</v>
       </c>
       <c r="E63" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F63" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
-        <v>3762</v>
+        <v>3761</v>
       </c>
       <c r="B64" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C64" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D64" t="s">
         <v>20</v>
       </c>
       <c r="E64" t="s">
         <v>57</v>
       </c>
       <c r="F64" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>210</v>
+        <v>171</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
-        <v>3761</v>
+        <v>3760</v>
       </c>
       <c r="B65" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="C65" t="s">
-        <v>212</v>
+        <v>155</v>
       </c>
       <c r="D65" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="E65" t="s">
-        <v>57</v>
+        <v>102</v>
       </c>
       <c r="F65" t="s">
         <v>213</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>171</v>
+        <v>14</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
-        <v>3760</v>
+        <v>3758</v>
       </c>
       <c r="B66" t="s">
         <v>214</v>
       </c>
       <c r="C66" t="s">
-        <v>155</v>
+        <v>152</v>
       </c>
       <c r="D66" t="s">
-        <v>101</v>
+        <v>77</v>
       </c>
       <c r="E66" t="s">
-        <v>102</v>
+        <v>78</v>
       </c>
       <c r="F66" t="s">
         <v>215</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>14</v>
+        <v>216</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
-        <v>3758</v>
+        <v>3757</v>
       </c>
       <c r="B67" t="s">
-        <v>216</v>
+        <v>217</v>
       </c>
       <c r="C67" t="s">
-        <v>152</v>
+        <v>67</v>
       </c>
       <c r="D67" t="s">
         <v>77</v>
       </c>
       <c r="E67" t="s">
         <v>78</v>
       </c>
       <c r="F67" t="s">
-        <v>217</v>
+        <v>215</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>218</v>
+        <v>216</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
-        <v>3757</v>
+        <v>3756</v>
       </c>
       <c r="B68" t="s">
+        <v>218</v>
+      </c>
+      <c r="C68" t="s">
+        <v>132</v>
+      </c>
+      <c r="D68" t="s">
+        <v>20</v>
+      </c>
+      <c r="E68" t="s">
+        <v>83</v>
+      </c>
+      <c r="F68" t="s">
         <v>219</v>
-      </c>
-[...10 lines deleted...]
-        <v>217</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
-        <v>3756</v>
+        <v>3755</v>
       </c>
       <c r="B69" t="s">
-        <v>220</v>
+        <v>221</v>
       </c>
       <c r="C69" t="s">
-        <v>132</v>
+        <v>222</v>
       </c>
       <c r="D69" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E69" t="s">
-        <v>83</v>
+        <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
-        <v>3755</v>
+        <v>3754</v>
       </c>
       <c r="B70" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="C70" t="s">
-        <v>224</v>
+        <v>147</v>
       </c>
       <c r="D70" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E70" t="s">
-        <v>12</v>
+        <v>83</v>
       </c>
       <c r="F70" t="s">
-        <v>225</v>
-[...1 lines deleted...]
-      <c r="G70"/>
+        <v>226</v>
+      </c>
+      <c r="G70" t="s">
+        <v>227</v>
+      </c>
       <c r="H70" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
-        <v>3754</v>
+        <v>3753</v>
       </c>
       <c r="B71" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C71" t="s">
-        <v>147</v>
+        <v>230</v>
       </c>
       <c r="D71" t="s">
         <v>20</v>
       </c>
       <c r="E71" t="s">
         <v>83</v>
       </c>
       <c r="F71" t="s">
-        <v>228</v>
-[...3 lines deleted...]
-      </c>
+        <v>231</v>
+      </c>
+      <c r="G71"/>
       <c r="H71" t="s">
-        <v>230</v>
+        <v>23</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
-        <v>3753</v>
+        <v>3752</v>
       </c>
       <c r="B72" t="s">
-        <v>231</v>
+        <v>232</v>
       </c>
       <c r="C72" t="s">
-        <v>232</v>
+        <v>82</v>
       </c>
       <c r="D72" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E72" t="s">
-        <v>83</v>
+        <v>48</v>
       </c>
       <c r="F72" t="s">
         <v>233</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>23</v>
+        <v>234</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
-        <v>3752</v>
+        <v>3751</v>
       </c>
       <c r="B73" t="s">
-        <v>234</v>
+        <v>235</v>
       </c>
       <c r="C73" t="s">
-        <v>82</v>
+        <v>86</v>
       </c>
       <c r="D73" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E73" t="s">
-        <v>48</v>
+        <v>236</v>
       </c>
       <c r="F73" t="s">
-        <v>235</v>
+        <v>237</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>236</v>
+        <v>238</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
-        <v>3751</v>
+        <v>3750</v>
       </c>
       <c r="B74" t="s">
-        <v>237</v>
+        <v>239</v>
       </c>
       <c r="C74" t="s">
-        <v>86</v>
+        <v>240</v>
       </c>
       <c r="D74" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E74" t="s">
-        <v>238</v>
+        <v>48</v>
       </c>
       <c r="F74" t="s">
-        <v>239</v>
+        <v>233</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>240</v>
+        <v>241</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
-        <v>3750</v>
+        <v>3749</v>
       </c>
       <c r="B75" t="s">
-        <v>241</v>
+        <v>242</v>
       </c>
       <c r="C75" t="s">
-        <v>242</v>
+        <v>222</v>
       </c>
       <c r="D75" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E75" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F75" t="s">
-        <v>235</v>
+        <v>243</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>243</v>
+        <v>88</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
-        <v>3749</v>
+        <v>3748</v>
       </c>
       <c r="B76" t="s">
         <v>244</v>
       </c>
       <c r="C76" t="s">
-        <v>224</v>
+        <v>222</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>57</v>
       </c>
       <c r="F76" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
-        <v>3748</v>
+        <v>3747</v>
       </c>
       <c r="B77" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
       <c r="C77" t="s">
-        <v>224</v>
+        <v>90</v>
       </c>
       <c r="D77" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="E77" t="s">
-        <v>57</v>
+        <v>78</v>
       </c>
       <c r="F77" t="s">
-        <v>245</v>
+        <v>233</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>88</v>
+        <v>246</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
-        <v>3747</v>
+        <v>3746</v>
       </c>
       <c r="B78" t="s">
         <v>247</v>
       </c>
       <c r="C78" t="s">
-        <v>90</v>
+        <v>108</v>
       </c>
       <c r="D78" t="s">
         <v>77</v>
       </c>
       <c r="E78" t="s">
         <v>78</v>
       </c>
       <c r="F78" t="s">
-        <v>235</v>
+        <v>233</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>248</v>
+        <v>116</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
-        <v>3746</v>
+        <v>3745</v>
       </c>
       <c r="B79" t="s">
+        <v>248</v>
+      </c>
+      <c r="C79" t="s">
+        <v>86</v>
+      </c>
+      <c r="D79" t="s">
+        <v>11</v>
+      </c>
+      <c r="E79" t="s">
+        <v>48</v>
+      </c>
+      <c r="F79" t="s">
         <v>249</v>
-      </c>
-[...10 lines deleted...]
-        <v>235</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>116</v>
+        <v>88</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
-        <v>3745</v>
+        <v>3744</v>
       </c>
       <c r="B80" t="s">
         <v>250</v>
       </c>
       <c r="C80" t="s">
-        <v>86</v>
+        <v>90</v>
       </c>
       <c r="D80" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E80" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F80" t="s">
         <v>251</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>88</v>
+        <v>252</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
-        <v>3744</v>
+        <v>3743</v>
       </c>
       <c r="B81" t="s">
-        <v>252</v>
+        <v>253</v>
       </c>
       <c r="C81" t="s">
-        <v>90</v>
+        <v>254</v>
       </c>
       <c r="D81" t="s">
         <v>20</v>
       </c>
       <c r="E81" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="F81" t="s">
-        <v>253</v>
+        <v>31</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>254</v>
+        <v>255</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
-        <v>3743</v>
+        <v>3742</v>
       </c>
       <c r="B82" t="s">
-        <v>255</v>
+        <v>256</v>
       </c>
       <c r="C82" t="s">
-        <v>256</v>
+        <v>67</v>
       </c>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="F82" t="s">
-        <v>31</v>
+        <v>257</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>257</v>
+        <v>258</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
-        <v>3742</v>
+        <v>3741</v>
       </c>
       <c r="B83" t="s">
-        <v>258</v>
+        <v>259</v>
       </c>
       <c r="C83" t="s">
-        <v>67</v>
+        <v>260</v>
       </c>
       <c r="D83" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E83" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="F83" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>260</v>
+        <v>92</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
-        <v>3741</v>
+        <v>3740</v>
       </c>
       <c r="B84" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="C84" t="s">
-        <v>262</v>
+        <v>152</v>
       </c>
       <c r="D84" t="s">
-        <v>11</v>
+        <v>68</v>
       </c>
       <c r="E84" t="s">
-        <v>48</v>
+        <v>69</v>
       </c>
       <c r="F84" t="s">
-        <v>263</v>
+        <v>249</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>92</v>
+        <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
-        <v>3740</v>
+        <v>3739</v>
       </c>
       <c r="B85" t="s">
+        <v>263</v>
+      </c>
+      <c r="C85" t="s">
         <v>264</v>
       </c>
-      <c r="C85" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D85" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="E85" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="F85" t="s">
-        <v>251</v>
+        <v>265</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>32</v>
+        <v>266</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
-        <v>3739</v>
+        <v>3738</v>
       </c>
       <c r="B86" t="s">
-        <v>265</v>
+        <v>267</v>
       </c>
       <c r="C86" t="s">
-        <v>266</v>
+        <v>268</v>
       </c>
       <c r="D86" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E86" t="s">
-        <v>48</v>
+        <v>269</v>
       </c>
       <c r="F86" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
-        <v>3738</v>
+        <v>3737</v>
       </c>
       <c r="B87" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="C87" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="D87" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="E87" t="s">
-        <v>271</v>
+        <v>102</v>
       </c>
       <c r="F87" t="s">
-        <v>272</v>
+        <v>274</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>273</v>
+        <v>275</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
-        <v>3737</v>
+        <v>3736</v>
       </c>
       <c r="B88" t="s">
-        <v>274</v>
+        <v>276</v>
       </c>
       <c r="C88" t="s">
-        <v>275</v>
+        <v>67</v>
       </c>
       <c r="D88" t="s">
-        <v>101</v>
+        <v>11</v>
       </c>
       <c r="E88" t="s">
-        <v>102</v>
+        <v>48</v>
       </c>
       <c r="F88" t="s">
-        <v>276</v>
+        <v>118</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>277</v>
+        <v>23</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
-        <v>3736</v>
+        <v>3735</v>
       </c>
       <c r="B89" t="s">
+        <v>277</v>
+      </c>
+      <c r="C89" t="s">
+        <v>230</v>
+      </c>
+      <c r="D89" t="s">
+        <v>20</v>
+      </c>
+      <c r="E89" t="s">
+        <v>26</v>
+      </c>
+      <c r="F89" t="s">
         <v>278</v>
-      </c>
-[...10 lines deleted...]
-        <v>118</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>23</v>
+        <v>92</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
-        <v>3735</v>
+        <v>3734</v>
       </c>
       <c r="B90" t="s">
         <v>279</v>
       </c>
       <c r="C90" t="s">
-        <v>232</v>
+        <v>273</v>
       </c>
       <c r="D90" t="s">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>26</v>
       </c>
       <c r="F90" t="s">
-        <v>280</v>
+        <v>278</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
-        <v>3734</v>
+        <v>3733</v>
       </c>
       <c r="B91" t="s">
+        <v>280</v>
+      </c>
+      <c r="C91" t="s">
         <v>281</v>
       </c>
-      <c r="C91" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D91" t="s">
         <v>20</v>
       </c>
       <c r="E91" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F91" t="s">
-        <v>280</v>
+        <v>282</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>92</v>
+        <v>283</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
-        <v>3733</v>
+        <v>3732</v>
       </c>
       <c r="B92" t="s">
-        <v>282</v>
+        <v>284</v>
       </c>
       <c r="C92" t="s">
-        <v>283</v>
+        <v>230</v>
       </c>
       <c r="D92" t="s">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>57</v>
       </c>
       <c r="F92" t="s">
-        <v>284</v>
+        <v>285</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>285</v>
+        <v>286</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
-        <v>3732</v>
+        <v>3731</v>
       </c>
       <c r="B93" t="s">
-        <v>286</v>
+        <v>287</v>
       </c>
       <c r="C93" t="s">
-        <v>232</v>
+        <v>185</v>
       </c>
       <c r="D93" t="s">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>57</v>
       </c>
       <c r="F93" t="s">
-        <v>287</v>
+        <v>285</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>288</v>
+        <v>74</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
-        <v>3731</v>
+        <v>3729</v>
       </c>
       <c r="B94" t="s">
+        <v>288</v>
+      </c>
+      <c r="C94" t="s">
         <v>289</v>
-      </c>
-[...1 lines deleted...]
-        <v>187</v>
       </c>
       <c r="D94" t="s">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>57</v>
       </c>
       <c r="F94" t="s">
-        <v>287</v>
+        <v>290</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>74</v>
+        <v>286</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
-        <v>3729</v>
+        <v>3727</v>
       </c>
       <c r="B95" t="s">
-        <v>290</v>
+        <v>291</v>
       </c>
       <c r="C95" t="s">
-        <v>291</v>
+        <v>292</v>
       </c>
       <c r="D95" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E95" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="F95" t="s">
-        <v>292</v>
+        <v>293</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
-        <v>288</v>
+        <v>23</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
-        <v>3727</v>
+        <v>3726</v>
       </c>
       <c r="B96" t="s">
-        <v>293</v>
+        <v>294</v>
       </c>
       <c r="C96" t="s">
-        <v>294</v>
+        <v>108</v>
       </c>
       <c r="D96" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E96" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F96" t="s">
         <v>295</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>23</v>
+        <v>296</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
-        <v>3726</v>
+        <v>3725</v>
       </c>
       <c r="B97" t="s">
-        <v>296</v>
+        <v>297</v>
       </c>
       <c r="C97" t="s">
-        <v>108</v>
+        <v>210</v>
       </c>
       <c r="D97" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="E97" t="s">
-        <v>57</v>
+        <v>69</v>
       </c>
       <c r="F97" t="s">
-        <v>297</v>
+        <v>298</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
-        <v>298</v>
+        <v>74</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
-        <v>3725</v>
+        <v>3724</v>
       </c>
       <c r="B98" t="s">
         <v>299</v>
       </c>
       <c r="C98" t="s">
-        <v>212</v>
+        <v>300</v>
       </c>
       <c r="D98" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="E98" t="s">
-        <v>69</v>
+        <v>83</v>
       </c>
       <c r="F98" t="s">
-        <v>300</v>
+        <v>301</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>74</v>
+        <v>302</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
-        <v>3724</v>
+        <v>3723</v>
       </c>
       <c r="B99" t="s">
-        <v>301</v>
+        <v>303</v>
       </c>
       <c r="C99" t="s">
-        <v>302</v>
+        <v>121</v>
       </c>
       <c r="D99" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="E99" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F99" t="s">
-        <v>303</v>
+        <v>304</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
-        <v>304</v>
+        <v>224</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
-        <v>3723</v>
+        <v>3722</v>
       </c>
       <c r="B100" t="s">
         <v>305</v>
       </c>
       <c r="C100" t="s">
-        <v>121</v>
+        <v>64</v>
       </c>
       <c r="D100" t="s">
         <v>77</v>
       </c>
       <c r="E100" t="s">
         <v>78</v>
       </c>
       <c r="F100" t="s">
-        <v>306</v>
+        <v>304</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
-        <v>226</v>
+        <v>23</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
-        <v>3722</v>
+        <v>3721</v>
       </c>
       <c r="B101" t="s">
+        <v>306</v>
+      </c>
+      <c r="C101" t="s">
+        <v>260</v>
+      </c>
+      <c r="D101" t="s">
+        <v>20</v>
+      </c>
+      <c r="E101" t="s">
+        <v>57</v>
+      </c>
+      <c r="F101" t="s">
         <v>307</v>
-      </c>
-[...10 lines deleted...]
-        <v>306</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>23</v>
+        <v>308</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
-        <v>3721</v>
+        <v>3720</v>
       </c>
       <c r="B102" t="s">
-        <v>308</v>
+        <v>309</v>
       </c>
       <c r="C102" t="s">
-        <v>262</v>
+        <v>310</v>
       </c>
       <c r="D102" t="s">
         <v>20</v>
       </c>
       <c r="E102" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F102" t="s">
-        <v>309</v>
+        <v>180</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>310</v>
+        <v>311</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
-        <v>3720</v>
+        <v>3719</v>
       </c>
       <c r="B103" t="s">
-        <v>311</v>
+        <v>312</v>
       </c>
       <c r="C103" t="s">
-        <v>312</v>
+        <v>128</v>
       </c>
       <c r="D103" t="s">
-        <v>20</v>
+        <v>313</v>
       </c>
       <c r="E103" t="s">
-        <v>26</v>
+        <v>314</v>
       </c>
       <c r="F103" t="s">
-        <v>182</v>
+        <v>315</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
-        <v>313</v>
+        <v>36</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
-        <v>3719</v>
+        <v>3718</v>
       </c>
       <c r="B104" t="s">
-        <v>314</v>
+        <v>316</v>
       </c>
       <c r="C104" t="s">
-        <v>128</v>
+        <v>76</v>
       </c>
       <c r="D104" t="s">
-        <v>315</v>
+        <v>77</v>
       </c>
       <c r="E104" t="s">
-        <v>316</v>
+        <v>78</v>
       </c>
       <c r="F104" t="s">
         <v>317</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>36</v>
+        <v>318</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
-        <v>3718</v>
+        <v>3716</v>
       </c>
       <c r="B105" t="s">
-        <v>318</v>
+        <v>319</v>
       </c>
       <c r="C105" t="s">
-        <v>76</v>
+        <v>67</v>
       </c>
       <c r="D105" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="E105" t="s">
-        <v>78</v>
+        <v>26</v>
       </c>
       <c r="F105" t="s">
-        <v>319</v>
+        <v>320</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>320</v>
+        <v>321</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
-        <v>3716</v>
+        <v>3715</v>
       </c>
       <c r="B106" t="s">
-        <v>321</v>
+        <v>322</v>
       </c>
       <c r="C106" t="s">
-        <v>67</v>
+        <v>323</v>
       </c>
       <c r="D106" t="s">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>26</v>
       </c>
       <c r="F106" t="s">
-        <v>322</v>
+        <v>324</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>323</v>
+        <v>325</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
-        <v>3715</v>
+        <v>3672</v>
       </c>
       <c r="B107" t="s">
-        <v>324</v>
+        <v>326</v>
       </c>
       <c r="C107" t="s">
-        <v>325</v>
+        <v>194</v>
       </c>
       <c r="D107" t="s">
         <v>20</v>
       </c>
       <c r="E107" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F107" t="s">
-        <v>326</v>
+        <v>195</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
-        <v>327</v>
+        <v>32</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
-        <v>3672</v>
+        <v>3639</v>
       </c>
       <c r="B108" t="s">
+        <v>327</v>
+      </c>
+      <c r="C108" t="s">
         <v>328</v>
-      </c>
-[...1 lines deleted...]
-        <v>196</v>
       </c>
       <c r="D108" t="s">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>57</v>
       </c>
       <c r="F108" t="s">
-        <v>197</v>
+        <v>329</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>32</v>
+        <v>330</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
-        <v>3639</v>
+        <v>3635</v>
       </c>
       <c r="B109" t="s">
-        <v>329</v>
+        <v>331</v>
       </c>
       <c r="C109" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="D109" t="s">
         <v>20</v>
       </c>
       <c r="E109" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F109" t="s">
-        <v>331</v>
+        <v>332</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
-        <v>332</v>
+        <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
-        <v>3635</v>
+        <v>3627</v>
       </c>
       <c r="B110" t="s">
         <v>333</v>
       </c>
       <c r="C110" t="s">
-        <v>330</v>
+        <v>328</v>
       </c>
       <c r="D110" t="s">
         <v>20</v>
       </c>
       <c r="E110" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F110" t="s">
         <v>334</v>
       </c>
-      <c r="G110"/>
+      <c r="G110" t="s">
+        <v>335</v>
+      </c>
       <c r="H110" t="s">
-        <v>17</v>
+        <v>171</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
-        <v>3627</v>
+        <v>3615</v>
       </c>
       <c r="B111" t="s">
-        <v>335</v>
+        <v>336</v>
       </c>
       <c r="C111" t="s">
-        <v>330</v>
+        <v>337</v>
       </c>
       <c r="D111" t="s">
         <v>20</v>
       </c>
       <c r="E111" t="s">
-        <v>57</v>
+        <v>269</v>
       </c>
       <c r="F111" t="s">
-        <v>336</v>
-[...3 lines deleted...]
-      </c>
+        <v>332</v>
+      </c>
+      <c r="G111"/>
       <c r="H111" t="s">
-        <v>171</v>
+        <v>80</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
-        <v>3615</v>
+        <v>3601</v>
       </c>
       <c r="B112" t="s">
         <v>338</v>
       </c>
       <c r="C112" t="s">
+        <v>310</v>
+      </c>
+      <c r="D112" t="s">
+        <v>20</v>
+      </c>
+      <c r="E112" t="s">
+        <v>57</v>
+      </c>
+      <c r="F112" t="s">
         <v>339</v>
-      </c>
-[...7 lines deleted...]
-        <v>334</v>
       </c>
       <c r="G112"/>
       <c r="H112" t="s">
-        <v>80</v>
+        <v>23</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
-        <v>3601</v>
+        <v>3586</v>
       </c>
       <c r="B113" t="s">
         <v>340</v>
       </c>
       <c r="C113" t="s">
-        <v>312</v>
+        <v>90</v>
       </c>
       <c r="D113" t="s">
         <v>20</v>
       </c>
       <c r="E113" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F113" t="s">
         <v>341</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="s">
-        <v>23</v>
+        <v>36</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
-        <v>3586</v>
+        <v>3578</v>
       </c>
       <c r="B114" t="s">
         <v>342</v>
       </c>
       <c r="C114" t="s">
         <v>90</v>
       </c>
       <c r="D114" t="s">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>26</v>
       </c>
       <c r="F114" t="s">
-        <v>343</v>
+        <v>265</v>
       </c>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>36</v>
+        <v>343</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
-        <v>3578</v>
+        <v>3569</v>
       </c>
       <c r="B115" t="s">
         <v>344</v>
       </c>
       <c r="C115" t="s">
-        <v>90</v>
+        <v>345</v>
       </c>
       <c r="D115" t="s">
         <v>20</v>
       </c>
       <c r="E115" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="F115" t="s">
-        <v>267</v>
+        <v>346</v>
       </c>
       <c r="G115"/>
       <c r="H115" t="s">
-        <v>345</v>
+        <v>92</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
-        <v>3569</v>
+        <v>3561</v>
       </c>
       <c r="B116" t="s">
-        <v>346</v>
+        <v>347</v>
       </c>
       <c r="C116" t="s">
-        <v>347</v>
+        <v>348</v>
       </c>
       <c r="D116" t="s">
-        <v>20</v>
+        <v>77</v>
       </c>
       <c r="E116" t="s">
-        <v>83</v>
+        <v>78</v>
       </c>
       <c r="F116" t="s">
-        <v>348</v>
+        <v>349</v>
       </c>
       <c r="G116"/>
       <c r="H116" t="s">
-        <v>92</v>
+        <v>23</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
-        <v>3561</v>
+        <v>3548</v>
       </c>
       <c r="B117" t="s">
-        <v>349</v>
+        <v>350</v>
       </c>
       <c r="C117" t="s">
-        <v>350</v>
+        <v>351</v>
       </c>
       <c r="D117" t="s">
-        <v>77</v>
+        <v>11</v>
       </c>
       <c r="E117" t="s">
-        <v>78</v>
+        <v>48</v>
       </c>
       <c r="F117" t="s">
-        <v>351</v>
+        <v>352</v>
       </c>
       <c r="G117"/>
       <c r="H117" t="s">
-        <v>23</v>
+        <v>171</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
-        <v>3548</v>
+        <v>3527</v>
       </c>
       <c r="B118" t="s">
-        <v>352</v>
+        <v>353</v>
       </c>
       <c r="C118" t="s">
-        <v>353</v>
+        <v>354</v>
       </c>
       <c r="D118" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E118" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F118" t="s">
-        <v>354</v>
+        <v>355</v>
       </c>
       <c r="G118"/>
       <c r="H118" t="s">
-        <v>171</v>
+        <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
-        <v>3527</v>
+        <v>3511</v>
       </c>
       <c r="B119" t="s">
-        <v>355</v>
+        <v>356</v>
       </c>
       <c r="C119" t="s">
-        <v>356</v>
+        <v>90</v>
       </c>
       <c r="D119" t="s">
         <v>20</v>
       </c>
       <c r="E119" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F119" t="s">
         <v>357</v>
       </c>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>14</v>
+        <v>358</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
-        <v>3511</v>
+        <v>3508</v>
       </c>
       <c r="B120" t="s">
-        <v>358</v>
+        <v>359</v>
       </c>
       <c r="C120" t="s">
         <v>90</v>
       </c>
       <c r="D120" t="s">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>57</v>
       </c>
       <c r="F120" t="s">
-        <v>359</v>
+        <v>360</v>
       </c>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>360</v>
+        <v>361</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
-        <v>3508</v>
+        <v>3494</v>
       </c>
       <c r="B121" t="s">
-        <v>361</v>
+        <v>362</v>
       </c>
       <c r="C121" t="s">
-        <v>90</v>
+        <v>363</v>
       </c>
       <c r="D121" t="s">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>57</v>
       </c>
       <c r="F121" t="s">
-        <v>362</v>
+        <v>94</v>
       </c>
       <c r="G121"/>
       <c r="H121" t="s">
-        <v>363</v>
+        <v>80</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
-        <v>3494</v>
+        <v>3470</v>
       </c>
       <c r="B122" t="s">
         <v>364</v>
       </c>
       <c r="C122" t="s">
         <v>365</v>
       </c>
       <c r="D122" t="s">
         <v>20</v>
       </c>
       <c r="E122" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F122" t="s">
-        <v>94</v>
+        <v>278</v>
       </c>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>80</v>
+        <v>366</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
-        <v>3470</v>
+        <v>3464</v>
       </c>
       <c r="B123" t="s">
-        <v>366</v>
+        <v>367</v>
       </c>
       <c r="C123" t="s">
-        <v>367</v>
+        <v>368</v>
       </c>
       <c r="D123" t="s">
         <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>26</v>
       </c>
       <c r="F123" t="s">
-        <v>280</v>
+        <v>13</v>
       </c>
       <c r="G123"/>
       <c r="H123" t="s">
-        <v>368</v>
+        <v>171</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
-        <v>3464</v>
+        <v>3447</v>
       </c>
       <c r="B124" t="s">
         <v>369</v>
       </c>
       <c r="C124" t="s">
         <v>370</v>
       </c>
       <c r="D124" t="s">
         <v>20</v>
       </c>
       <c r="E124" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="F124" t="s">
         <v>371</v>
       </c>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>171</v>
+        <v>372</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
-        <v>3447</v>
+        <v>3435</v>
       </c>
       <c r="B125" t="s">
-        <v>372</v>
+        <v>373</v>
       </c>
       <c r="C125" t="s">
-        <v>373</v>
+        <v>230</v>
       </c>
       <c r="D125" t="s">
         <v>20</v>
       </c>
       <c r="E125" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="F125" t="s">
         <v>374</v>
       </c>
       <c r="G125"/>
       <c r="H125" t="s">
         <v>375</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
-        <v>3435</v>
+        <v>3412</v>
       </c>
       <c r="B126" t="s">
         <v>376</v>
       </c>
       <c r="C126" t="s">
-        <v>232</v>
+        <v>377</v>
       </c>
       <c r="D126" t="s">
         <v>20</v>
       </c>
       <c r="E126" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F126" t="s">
-        <v>233</v>
+        <v>307</v>
       </c>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>17</v>
+        <v>378</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
-        <v>3412</v>
+        <v>3405</v>
       </c>
       <c r="B127" t="s">
-        <v>377</v>
+        <v>379</v>
       </c>
       <c r="C127" t="s">
-        <v>378</v>
+        <v>76</v>
       </c>
       <c r="D127" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E127" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="F127" t="s">
-        <v>309</v>
+        <v>380</v>
       </c>
       <c r="G127"/>
       <c r="H127" t="s">
-        <v>379</v>
+        <v>74</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
-        <v>3405</v>
+        <v>3404</v>
       </c>
       <c r="B128" t="s">
-        <v>380</v>
+        <v>381</v>
       </c>
       <c r="C128" t="s">
         <v>76</v>
       </c>
       <c r="D128" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E128" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F128" t="s">
-        <v>381</v>
+        <v>382</v>
       </c>
       <c r="G128"/>
       <c r="H128" t="s">
-        <v>74</v>
+        <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
-        <v>3404</v>
+        <v>3392</v>
       </c>
       <c r="B129" t="s">
-        <v>382</v>
+        <v>383</v>
       </c>
       <c r="C129" t="s">
         <v>76</v>
       </c>
       <c r="D129" t="s">
         <v>20</v>
       </c>
       <c r="E129" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F129" t="s">
-        <v>383</v>
+        <v>384</v>
       </c>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>17</v>
+        <v>385</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
-        <v>3392</v>
+        <v>3391</v>
       </c>
       <c r="B130" t="s">
-        <v>384</v>
+        <v>386</v>
       </c>
       <c r="C130" t="s">
         <v>76</v>
       </c>
       <c r="D130" t="s">
         <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>26</v>
       </c>
       <c r="F130" t="s">
-        <v>385</v>
+        <v>355</v>
       </c>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>386</v>
+        <v>387</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
-        <v>3391</v>
+        <v>3357</v>
       </c>
       <c r="B131" t="s">
-        <v>387</v>
+        <v>388</v>
       </c>
       <c r="C131" t="s">
-        <v>76</v>
+        <v>389</v>
       </c>
       <c r="D131" t="s">
         <v>20</v>
       </c>
       <c r="E131" t="s">
-        <v>26</v>
+        <v>83</v>
       </c>
       <c r="F131" t="s">
-        <v>357</v>
+        <v>201</v>
       </c>
       <c r="G131"/>
       <c r="H131" t="s">
-        <v>388</v>
+        <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
-        <v>3357</v>
+        <v>3354</v>
       </c>
       <c r="B132" t="s">
-        <v>389</v>
+        <v>390</v>
       </c>
       <c r="C132" t="s">
-        <v>390</v>
+        <v>391</v>
       </c>
       <c r="D132" t="s">
         <v>20</v>
       </c>
       <c r="E132" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F132" t="s">
-        <v>203</v>
+        <v>211</v>
       </c>
       <c r="G132"/>
       <c r="H132" t="s">
-        <v>14</v>
+        <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
-        <v>3354</v>
+        <v>3351</v>
       </c>
       <c r="B133" t="s">
-        <v>391</v>
+        <v>392</v>
       </c>
       <c r="C133" t="s">
-        <v>392</v>
+        <v>264</v>
       </c>
       <c r="D133" t="s">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>57</v>
       </c>
       <c r="F133" t="s">
-        <v>213</v>
+        <v>393</v>
       </c>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>17</v>
+        <v>394</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
-        <v>3351</v>
+        <v>3343</v>
       </c>
       <c r="B134" t="s">
-        <v>393</v>
+        <v>395</v>
       </c>
       <c r="C134" t="s">
-        <v>266</v>
+        <v>100</v>
       </c>
       <c r="D134" t="s">
         <v>20</v>
       </c>
       <c r="E134" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F134" t="s">
-        <v>394</v>
+        <v>165</v>
       </c>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>395</v>
+        <v>396</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
-        <v>3343</v>
+        <v>3341</v>
       </c>
       <c r="B135" t="s">
-        <v>396</v>
+        <v>397</v>
       </c>
       <c r="C135" t="s">
         <v>100</v>
       </c>
       <c r="D135" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E135" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F135" t="s">
-        <v>165</v>
+        <v>106</v>
       </c>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>397</v>
+        <v>398</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
-        <v>3341</v>
+        <v>3309</v>
       </c>
       <c r="B136" t="s">
-        <v>398</v>
+        <v>399</v>
       </c>
       <c r="C136" t="s">
-        <v>100</v>
+        <v>155</v>
       </c>
       <c r="D136" t="s">
-        <v>11</v>
+        <v>77</v>
       </c>
       <c r="E136" t="s">
-        <v>12</v>
+        <v>78</v>
       </c>
       <c r="F136" t="s">
-        <v>106</v>
+        <v>215</v>
       </c>
       <c r="G136"/>
       <c r="H136" t="s">
-        <v>399</v>
+        <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
-        <v>3309</v>
+        <v>3287</v>
       </c>
       <c r="B137" t="s">
         <v>400</v>
       </c>
       <c r="C137" t="s">
-        <v>155</v>
+        <v>173</v>
       </c>
       <c r="D137" t="s">
         <v>77</v>
       </c>
       <c r="E137" t="s">
         <v>78</v>
       </c>
       <c r="F137" t="s">
-        <v>217</v>
+        <v>401</v>
       </c>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>17</v>
+        <v>402</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
-        <v>3287</v>
+        <v>3243</v>
       </c>
       <c r="B138" t="s">
-        <v>401</v>
+        <v>403</v>
       </c>
       <c r="C138" t="s">
-        <v>175</v>
+        <v>404</v>
       </c>
       <c r="D138" t="s">
-        <v>77</v>
+        <v>20</v>
       </c>
       <c r="E138" t="s">
-        <v>78</v>
+        <v>405</v>
       </c>
       <c r="F138" t="s">
-        <v>402</v>
+        <v>406</v>
       </c>
       <c r="G138"/>
       <c r="H138" t="s">
-        <v>403</v>
+        <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
-        <v>3243</v>
+        <v>3225</v>
       </c>
       <c r="B139" t="s">
-        <v>404</v>
+        <v>407</v>
       </c>
       <c r="C139" t="s">
-        <v>405</v>
+        <v>67</v>
       </c>
       <c r="D139" t="s">
         <v>20</v>
       </c>
       <c r="E139" t="s">
-        <v>406</v>
+        <v>26</v>
       </c>
       <c r="F139" t="s">
-        <v>407</v>
+        <v>408</v>
       </c>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>17</v>
+        <v>409</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
-        <v>3225</v>
+        <v>3193</v>
       </c>
       <c r="B140" t="s">
-        <v>408</v>
+        <v>410</v>
       </c>
       <c r="C140" t="s">
-        <v>67</v>
+        <v>112</v>
       </c>
       <c r="D140" t="s">
         <v>20</v>
       </c>
       <c r="E140" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F140" t="s">
-        <v>409</v>
+        <v>411</v>
       </c>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>410</v>
+        <v>412</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
-        <v>3193</v>
+        <v>3187</v>
       </c>
       <c r="B141" t="s">
-        <v>411</v>
+        <v>413</v>
       </c>
       <c r="C141" t="s">
-        <v>112</v>
+        <v>414</v>
       </c>
       <c r="D141" t="s">
         <v>20</v>
       </c>
       <c r="E141" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F141" t="s">
-        <v>412</v>
+        <v>349</v>
       </c>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>413</v>
+        <v>415</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
-        <v>3187</v>
+        <v>3176</v>
       </c>
       <c r="B142" t="s">
-        <v>414</v>
+        <v>416</v>
       </c>
       <c r="C142" t="s">
-        <v>415</v>
+        <v>112</v>
       </c>
       <c r="D142" t="s">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>26</v>
       </c>
       <c r="F142" t="s">
-        <v>351</v>
+        <v>417</v>
       </c>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>416</v>
+        <v>418</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
-        <v>3176</v>
+        <v>3167</v>
       </c>
       <c r="B143" t="s">
-        <v>417</v>
+        <v>419</v>
       </c>
       <c r="C143" t="s">
-        <v>112</v>
+        <v>420</v>
       </c>
       <c r="D143" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E143" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="F143" t="s">
-        <v>418</v>
+        <v>118</v>
       </c>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>419</v>
+        <v>421</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
-        <v>3167</v>
+        <v>3154</v>
       </c>
       <c r="B144" t="s">
+        <v>422</v>
+      </c>
+      <c r="C144" t="s">
         <v>420</v>
       </c>
-      <c r="C144" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D144" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E144" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F144" t="s">
-        <v>118</v>
+        <v>423</v>
       </c>
       <c r="G144"/>
       <c r="H144" t="s">
-        <v>422</v>
+        <v>140</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
-        <v>3154</v>
+        <v>3728</v>
       </c>
       <c r="B145" t="s">
-        <v>423</v>
+        <v>424</v>
       </c>
       <c r="C145" t="s">
-        <v>421</v>
+        <v>47</v>
       </c>
       <c r="D145" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="E145" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="F145" t="s">
-        <v>424</v>
+        <v>425</v>
       </c>
       <c r="G145"/>
       <c r="H145" t="s">
-        <v>140</v>
+        <v>23</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
-        <v>3728</v>
+        <v>3105</v>
       </c>
       <c r="B146" t="s">
-        <v>425</v>
+        <v>426</v>
       </c>
       <c r="C146" t="s">
-        <v>47</v>
+        <v>260</v>
       </c>
       <c r="D146" t="s">
-        <v>101</v>
+        <v>68</v>
       </c>
       <c r="E146" t="s">
-        <v>102</v>
+        <v>69</v>
       </c>
       <c r="F146" t="s">
-        <v>426</v>
+        <v>207</v>
       </c>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>23</v>
+        <v>427</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
-        <v>3105</v>
+        <v>3095</v>
       </c>
       <c r="B147" t="s">
-        <v>427</v>
+        <v>428</v>
       </c>
       <c r="C147" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D147" t="s">
-        <v>68</v>
+        <v>11</v>
       </c>
       <c r="E147" t="s">
-        <v>69</v>
+        <v>48</v>
       </c>
       <c r="F147" t="s">
-        <v>209</v>
+        <v>265</v>
       </c>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>428</v>
+        <v>429</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
-        <v>3095</v>
+        <v>3094</v>
       </c>
       <c r="B148" t="s">
-        <v>429</v>
+        <v>430</v>
       </c>
       <c r="C148" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D148" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E148" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F148" t="s">
-        <v>267</v>
+        <v>431</v>
       </c>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>430</v>
+        <v>432</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
-        <v>3094</v>
+        <v>3093</v>
       </c>
       <c r="B149" t="s">
-        <v>431</v>
+        <v>433</v>
       </c>
       <c r="C149" t="s">
-        <v>262</v>
+        <v>260</v>
       </c>
       <c r="D149" t="s">
-        <v>20</v>
+        <v>101</v>
       </c>
       <c r="E149" t="s">
-        <v>26</v>
+        <v>102</v>
       </c>
       <c r="F149" t="s">
-        <v>432</v>
+        <v>434</v>
       </c>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>433</v>
+        <v>435</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
-        <v>3093</v>
+        <v>3082</v>
       </c>
       <c r="B150" t="s">
-        <v>434</v>
+        <v>436</v>
       </c>
       <c r="C150" t="s">
-        <v>262</v>
+        <v>152</v>
       </c>
       <c r="D150" t="s">
-        <v>101</v>
+        <v>20</v>
       </c>
       <c r="E150" t="s">
-        <v>102</v>
+        <v>57</v>
       </c>
       <c r="F150" t="s">
-        <v>435</v>
+        <v>437</v>
       </c>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>436</v>
+        <v>438</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
-        <v>3082</v>
+        <v>3077</v>
       </c>
       <c r="B151" t="s">
-        <v>437</v>
+        <v>439</v>
       </c>
       <c r="C151" t="s">
-        <v>152</v>
+        <v>260</v>
       </c>
       <c r="D151" t="s">
         <v>20</v>
       </c>
       <c r="E151" t="s">
-        <v>57</v>
+        <v>83</v>
       </c>
       <c r="F151" t="s">
-        <v>438</v>
+        <v>440</v>
       </c>
       <c r="G151"/>
       <c r="H151" t="s">
-        <v>439</v>
+        <v>23</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
-        <v>3077</v>
+        <v>3028</v>
       </c>
       <c r="B152" t="s">
-        <v>440</v>
+        <v>441</v>
       </c>
       <c r="C152" t="s">
-        <v>262</v>
+        <v>442</v>
       </c>
       <c r="D152" t="s">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>83</v>
       </c>
       <c r="F152" t="s">
-        <v>441</v>
+        <v>87</v>
       </c>
       <c r="G152"/>
       <c r="H152" t="s">
-        <v>23</v>
+        <v>17</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
-        <v>3028</v>
+        <v>2997</v>
       </c>
       <c r="B153" t="s">
-        <v>442</v>
+        <v>443</v>
       </c>
       <c r="C153" t="s">
-        <v>443</v>
+        <v>64</v>
       </c>
       <c r="D153" t="s">
         <v>20</v>
       </c>
       <c r="E153" t="s">
-        <v>83</v>
+        <v>26</v>
       </c>
       <c r="F153" t="s">
-        <v>87</v>
+        <v>349</v>
       </c>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>17</v>
+        <v>444</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
-        <v>2997</v>
+        <v>2985</v>
       </c>
       <c r="B154" t="s">
-        <v>444</v>
+        <v>445</v>
       </c>
       <c r="C154" t="s">
-        <v>64</v>
+        <v>446</v>
       </c>
       <c r="D154" t="s">
         <v>20</v>
       </c>
       <c r="E154" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F154" t="s">
-        <v>351</v>
+        <v>447</v>
       </c>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>445</v>
+        <v>448</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
-        <v>2985</v>
+        <v>2962</v>
       </c>
       <c r="B155" t="s">
-        <v>446</v>
+        <v>449</v>
       </c>
       <c r="C155" t="s">
-        <v>447</v>
+        <v>292</v>
       </c>
       <c r="D155" t="s">
         <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>57</v>
       </c>
       <c r="F155" t="s">
-        <v>448</v>
+        <v>450</v>
       </c>
       <c r="G155"/>
       <c r="H155" t="s">
-        <v>449</v>
+        <v>36</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
-        <v>2962</v>
+        <v>2957</v>
       </c>
       <c r="B156" t="s">
-        <v>450</v>
+        <v>451</v>
       </c>
       <c r="C156" t="s">
-        <v>294</v>
+        <v>452</v>
       </c>
       <c r="D156" t="s">
         <v>20</v>
       </c>
       <c r="E156" t="s">
-        <v>57</v>
+        <v>269</v>
       </c>
       <c r="F156" t="s">
-        <v>451</v>
+        <v>453</v>
       </c>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>36</v>
+        <v>454</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
-        <v>2957</v>
+        <v>2948</v>
       </c>
       <c r="B157" t="s">
-        <v>452</v>
+        <v>455</v>
       </c>
       <c r="C157" t="s">
-        <v>453</v>
+        <v>456</v>
       </c>
       <c r="D157" t="s">
         <v>20</v>
       </c>
       <c r="E157" t="s">
-        <v>271</v>
+        <v>83</v>
       </c>
       <c r="F157" t="s">
-        <v>454</v>
+        <v>170</v>
       </c>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>455</v>
+        <v>435</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
-        <v>2948</v>
+        <v>2896</v>
       </c>
       <c r="B158" t="s">
-        <v>456</v>
+        <v>457</v>
       </c>
       <c r="C158" t="s">
-        <v>457</v>
+        <v>458</v>
       </c>
       <c r="D158" t="s">
         <v>20</v>
       </c>
       <c r="E158" t="s">
-        <v>83</v>
+        <v>57</v>
       </c>
       <c r="F158" t="s">
-        <v>170</v>
+        <v>459</v>
       </c>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>436</v>
+        <v>271</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
-        <v>2896</v>
+        <v>2889</v>
       </c>
       <c r="B159" t="s">
-        <v>458</v>
+        <v>460</v>
       </c>
       <c r="C159" t="s">
-        <v>459</v>
+        <v>176</v>
       </c>
       <c r="D159" t="s">
         <v>20</v>
       </c>
       <c r="E159" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F159" t="s">
-        <v>460</v>
+        <v>461</v>
       </c>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>273</v>
+        <v>462</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
-        <v>2889</v>
+        <v>2886</v>
       </c>
       <c r="B160" t="s">
-        <v>461</v>
+        <v>463</v>
       </c>
       <c r="C160" t="s">
-        <v>178</v>
+        <v>323</v>
       </c>
       <c r="D160" t="s">
         <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>26</v>
       </c>
       <c r="F160" t="s">
-        <v>462</v>
+        <v>464</v>
       </c>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>463</v>
+        <v>465</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
-        <v>2886</v>
+        <v>2863</v>
       </c>
       <c r="B161" t="s">
-        <v>464</v>
+        <v>466</v>
       </c>
       <c r="C161" t="s">
-        <v>325</v>
+        <v>222</v>
       </c>
       <c r="D161" t="s">
         <v>20</v>
       </c>
       <c r="E161" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F161" t="s">
-        <v>465</v>
+        <v>334</v>
       </c>
       <c r="G161"/>
       <c r="H161" t="s">
-        <v>466</v>
+        <v>17</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
-        <v>2863</v>
+        <v>2842</v>
       </c>
       <c r="B162" t="s">
         <v>467</v>
       </c>
       <c r="C162" t="s">
-        <v>224</v>
+        <v>52</v>
       </c>
       <c r="D162" t="s">
         <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>57</v>
       </c>
       <c r="F162" t="s">
-        <v>336</v>
+        <v>468</v>
       </c>
       <c r="G162"/>
       <c r="H162" t="s">
-        <v>17</v>
+        <v>50</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
-        <v>2842</v>
+        <v>2841</v>
       </c>
       <c r="B163" t="s">
-        <v>468</v>
+        <v>469</v>
       </c>
       <c r="C163" t="s">
         <v>52</v>
       </c>
       <c r="D163" t="s">
         <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>57</v>
       </c>
       <c r="F163" t="s">
-        <v>469</v>
+        <v>470</v>
       </c>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>50</v>
+        <v>471</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
-        <v>2841</v>
+        <v>2836</v>
       </c>
       <c r="B164" t="s">
-        <v>470</v>
+        <v>472</v>
       </c>
       <c r="C164" t="s">
-        <v>52</v>
+        <v>147</v>
       </c>
       <c r="D164" t="s">
         <v>20</v>
       </c>
       <c r="E164" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F164" t="s">
-        <v>471</v>
+        <v>473</v>
       </c>
       <c r="G164"/>
       <c r="H164" t="s">
-        <v>472</v>
+        <v>171</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
-        <v>2836</v>
+        <v>2809</v>
       </c>
       <c r="B165" t="s">
-        <v>473</v>
+        <v>474</v>
       </c>
       <c r="C165" t="s">
         <v>147</v>
       </c>
       <c r="D165" t="s">
         <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>26</v>
       </c>
       <c r="F165" t="s">
-        <v>474</v>
+        <v>475</v>
       </c>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>171</v>
+        <v>330</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
-        <v>2809</v>
+        <v>2799</v>
       </c>
       <c r="B166" t="s">
-        <v>475</v>
+        <v>476</v>
       </c>
       <c r="C166" t="s">
-        <v>147</v>
+        <v>477</v>
       </c>
       <c r="D166" t="s">
         <v>20</v>
       </c>
       <c r="E166" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F166" t="s">
-        <v>476</v>
+        <v>233</v>
       </c>
       <c r="G166"/>
       <c r="H166" t="s">
-        <v>332</v>
+        <v>14</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
-        <v>2799</v>
+        <v>2789</v>
       </c>
       <c r="B167" t="s">
-        <v>477</v>
+        <v>478</v>
       </c>
       <c r="C167" t="s">
-        <v>478</v>
+        <v>159</v>
       </c>
       <c r="D167" t="s">
         <v>20</v>
       </c>
       <c r="E167" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F167" t="s">
-        <v>235</v>
+        <v>27</v>
       </c>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>14</v>
+        <v>479</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
-        <v>2789</v>
+        <v>2774</v>
       </c>
       <c r="B168" t="s">
-        <v>479</v>
+        <v>480</v>
       </c>
       <c r="C168" t="s">
         <v>159</v>
       </c>
       <c r="D168" t="s">
         <v>20</v>
       </c>
       <c r="E168" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F168" t="s">
-        <v>27</v>
+        <v>481</v>
       </c>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>480</v>
+        <v>482</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
-        <v>2774</v>
+        <v>2768</v>
       </c>
       <c r="B169" t="s">
-        <v>481</v>
+        <v>483</v>
       </c>
       <c r="C169" t="s">
-        <v>159</v>
+        <v>484</v>
       </c>
       <c r="D169" t="s">
         <v>20</v>
       </c>
       <c r="E169" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F169" t="s">
-        <v>482</v>
+        <v>485</v>
       </c>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>483</v>
+        <v>486</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
-        <v>2768</v>
+        <v>2758</v>
       </c>
       <c r="B170" t="s">
-        <v>484</v>
+        <v>487</v>
       </c>
       <c r="C170" t="s">
-        <v>485</v>
+        <v>488</v>
       </c>
       <c r="D170" t="s">
         <v>20</v>
       </c>
       <c r="E170" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F170" t="s">
-        <v>486</v>
+        <v>489</v>
       </c>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>487</v>
+        <v>330</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
-        <v>2758</v>
+        <v>2752</v>
       </c>
       <c r="B171" t="s">
-        <v>488</v>
+        <v>490</v>
       </c>
       <c r="C171" t="s">
-        <v>489</v>
+        <v>491</v>
       </c>
       <c r="D171" t="s">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>57</v>
       </c>
       <c r="F171" t="s">
-        <v>490</v>
+        <v>431</v>
       </c>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>332</v>
+        <v>492</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
-        <v>2752</v>
+        <v>2746</v>
       </c>
       <c r="B172" t="s">
-        <v>491</v>
+        <v>493</v>
       </c>
       <c r="C172" t="s">
-        <v>492</v>
+        <v>494</v>
       </c>
       <c r="D172" t="s">
         <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>57</v>
       </c>
       <c r="F172" t="s">
-        <v>432</v>
+        <v>481</v>
       </c>
       <c r="G172"/>
       <c r="H172" t="s">
-        <v>493</v>
+        <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
-        <v>2746</v>
+        <v>2727</v>
       </c>
       <c r="B173" t="s">
-        <v>494</v>
+        <v>495</v>
       </c>
       <c r="C173" t="s">
-        <v>495</v>
+        <v>16</v>
       </c>
       <c r="D173" t="s">
         <v>20</v>
       </c>
       <c r="E173" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F173" t="s">
-        <v>482</v>
+        <v>265</v>
       </c>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>14</v>
+        <v>496</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
-        <v>2727</v>
+        <v>2726</v>
       </c>
       <c r="B174" t="s">
-        <v>496</v>
+        <v>497</v>
       </c>
       <c r="C174" t="s">
-        <v>16</v>
+        <v>289</v>
       </c>
       <c r="D174" t="s">
         <v>20</v>
       </c>
       <c r="E174" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F174" t="s">
-        <v>267</v>
+        <v>468</v>
       </c>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
-        <v>2726</v>
+        <v>2725</v>
       </c>
       <c r="B175" t="s">
         <v>498</v>
       </c>
       <c r="C175" t="s">
-        <v>291</v>
+        <v>499</v>
       </c>
       <c r="D175" t="s">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>57</v>
       </c>
       <c r="F175" t="s">
-        <v>469</v>
+        <v>459</v>
       </c>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>497</v>
+        <v>500</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
-        <v>2725</v>
+        <v>2678</v>
       </c>
       <c r="B176" t="s">
-        <v>499</v>
+        <v>501</v>
       </c>
       <c r="C176" t="s">
-        <v>500</v>
+        <v>56</v>
       </c>
       <c r="D176" t="s">
         <v>20</v>
       </c>
       <c r="E176" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F176" t="s">
-        <v>460</v>
+        <v>502</v>
       </c>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>501</v>
+        <v>429</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
-        <v>2678</v>
+        <v>2667</v>
       </c>
       <c r="B177" t="s">
-        <v>502</v>
+        <v>503</v>
       </c>
       <c r="C177" t="s">
         <v>56</v>
       </c>
       <c r="D177" t="s">
         <v>20</v>
       </c>
       <c r="E177" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F177" t="s">
-        <v>503</v>
+        <v>504</v>
       </c>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>430</v>
+        <v>505</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
-        <v>2667</v>
+        <v>2660</v>
       </c>
       <c r="B178" t="s">
-        <v>504</v>
+        <v>506</v>
       </c>
       <c r="C178" t="s">
-        <v>56</v>
+        <v>82</v>
       </c>
       <c r="D178" t="s">
         <v>20</v>
       </c>
       <c r="E178" t="s">
         <v>57</v>
       </c>
       <c r="F178" t="s">
-        <v>505</v>
+        <v>507</v>
       </c>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>506</v>
+        <v>508</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
-        <v>2660</v>
+        <v>2648</v>
       </c>
       <c r="B179" t="s">
-        <v>507</v>
+        <v>509</v>
       </c>
       <c r="C179" t="s">
-        <v>82</v>
+        <v>510</v>
       </c>
       <c r="D179" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E179" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="F179" t="s">
-        <v>508</v>
+        <v>73</v>
       </c>
       <c r="G179"/>
       <c r="H179" t="s">
-        <v>509</v>
+        <v>74</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
-        <v>2648</v>
+        <v>2556</v>
       </c>
       <c r="B180" t="s">
-        <v>510</v>
+        <v>511</v>
       </c>
       <c r="C180" t="s">
-        <v>511</v>
+        <v>512</v>
       </c>
       <c r="D180" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E180" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F180" t="s">
-        <v>73</v>
+        <v>180</v>
       </c>
       <c r="G180"/>
       <c r="H180" t="s">
-        <v>74</v>
+        <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
-        <v>2556</v>
+        <v>2554</v>
       </c>
       <c r="B181" t="s">
-        <v>512</v>
+        <v>513</v>
       </c>
       <c r="C181" t="s">
-        <v>513</v>
+        <v>108</v>
       </c>
       <c r="D181" t="s">
         <v>20</v>
       </c>
       <c r="E181" t="s">
-        <v>26</v>
+        <v>405</v>
       </c>
       <c r="F181" t="s">
-        <v>182</v>
+        <v>514</v>
       </c>
       <c r="G181"/>
       <c r="H181" t="s">
-        <v>14</v>
+        <v>168</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
-        <v>2554</v>
+        <v>2553</v>
       </c>
       <c r="B182" t="s">
-        <v>514</v>
+        <v>515</v>
       </c>
       <c r="C182" t="s">
-        <v>108</v>
+        <v>512</v>
       </c>
       <c r="D182" t="s">
         <v>20</v>
       </c>
       <c r="E182" t="s">
-        <v>406</v>
+        <v>57</v>
       </c>
       <c r="F182" t="s">
-        <v>515</v>
+        <v>475</v>
       </c>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>168</v>
+        <v>330</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
-        <v>2553</v>
+        <v>2524</v>
       </c>
       <c r="B183" t="s">
         <v>516</v>
       </c>
       <c r="C183" t="s">
-        <v>513</v>
+        <v>86</v>
       </c>
       <c r="D183" t="s">
         <v>20</v>
       </c>
       <c r="E183" t="s">
         <v>57</v>
       </c>
       <c r="F183" t="s">
-        <v>476</v>
+        <v>251</v>
       </c>
       <c r="G183"/>
       <c r="H183" t="s">
-        <v>332</v>
+        <v>32</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
-        <v>2524</v>
+        <v>2523</v>
       </c>
       <c r="B184" t="s">
         <v>517</v>
       </c>
       <c r="C184" t="s">
         <v>86</v>
       </c>
       <c r="D184" t="s">
         <v>20</v>
       </c>
       <c r="E184" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F184" t="s">
-        <v>253</v>
+        <v>518</v>
       </c>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>32</v>
+        <v>519</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
-        <v>2523</v>
+        <v>2513</v>
       </c>
       <c r="B185" t="s">
-        <v>518</v>
+        <v>520</v>
       </c>
       <c r="C185" t="s">
-        <v>86</v>
+        <v>139</v>
       </c>
       <c r="D185" t="s">
         <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>26</v>
       </c>
       <c r="F185" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>520</v>
+        <v>521</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
-        <v>2513</v>
+        <v>2476</v>
       </c>
       <c r="B186" t="s">
-        <v>521</v>
+        <v>522</v>
       </c>
       <c r="C186" t="s">
-        <v>139</v>
+        <v>512</v>
       </c>
       <c r="D186" t="s">
         <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>26</v>
       </c>
       <c r="F186" t="s">
-        <v>519</v>
+        <v>523</v>
       </c>
       <c r="G186"/>
       <c r="H186" t="s">
-        <v>522</v>
+        <v>145</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
-        <v>2476</v>
+        <v>2459</v>
       </c>
       <c r="B187" t="s">
-        <v>523</v>
+        <v>524</v>
       </c>
       <c r="C187" t="s">
-        <v>513</v>
+        <v>525</v>
       </c>
       <c r="D187" t="s">
         <v>20</v>
       </c>
       <c r="E187" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F187" t="s">
-        <v>524</v>
+        <v>485</v>
       </c>
       <c r="G187"/>
       <c r="H187" t="s">
-        <v>145</v>
+        <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
-        <v>2459</v>
+        <v>2427</v>
       </c>
       <c r="B188" t="s">
-        <v>525</v>
+        <v>526</v>
       </c>
       <c r="C188" t="s">
-        <v>526</v>
+        <v>273</v>
       </c>
       <c r="D188" t="s">
         <v>20</v>
       </c>
       <c r="E188" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F188" t="s">
-        <v>486</v>
+        <v>527</v>
       </c>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>14</v>
+        <v>528</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
-        <v>2427</v>
+        <v>2376</v>
       </c>
       <c r="B189" t="s">
-        <v>527</v>
+        <v>529</v>
       </c>
       <c r="C189" t="s">
-        <v>275</v>
+        <v>19</v>
       </c>
       <c r="D189" t="s">
         <v>20</v>
       </c>
       <c r="E189" t="s">
-        <v>26</v>
+        <v>405</v>
       </c>
       <c r="F189" t="s">
-        <v>528</v>
+        <v>530</v>
       </c>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>529</v>
+        <v>266</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
-        <v>2376</v>
+        <v>2367</v>
       </c>
       <c r="B190" t="s">
-        <v>530</v>
+        <v>531</v>
       </c>
       <c r="C190" t="s">
-        <v>19</v>
+        <v>289</v>
       </c>
       <c r="D190" t="s">
         <v>20</v>
       </c>
       <c r="E190" t="s">
-        <v>406</v>
+        <v>26</v>
       </c>
       <c r="F190" t="s">
-        <v>531</v>
+        <v>532</v>
       </c>
       <c r="G190"/>
       <c r="H190" t="s">
-        <v>268</v>
+        <v>74</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
-        <v>2367</v>
+        <v>2331</v>
       </c>
       <c r="B191" t="s">
-        <v>532</v>
+        <v>533</v>
       </c>
       <c r="C191" t="s">
-        <v>291</v>
+        <v>534</v>
       </c>
       <c r="D191" t="s">
         <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>26</v>
       </c>
       <c r="F191" t="s">
-        <v>533</v>
+        <v>468</v>
       </c>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>74</v>
+        <v>535</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
-        <v>2331</v>
+        <v>2316</v>
       </c>
       <c r="B192" t="s">
-        <v>534</v>
+        <v>536</v>
       </c>
       <c r="C192" t="s">
-        <v>535</v>
+        <v>537</v>
       </c>
       <c r="D192" t="s">
         <v>20</v>
       </c>
       <c r="E192" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F192" t="s">
-        <v>469</v>
+        <v>538</v>
       </c>
       <c r="G192"/>
       <c r="H192" t="s">
-        <v>536</v>
+        <v>32</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
-        <v>2316</v>
+        <v>2302</v>
       </c>
       <c r="B193" t="s">
-        <v>537</v>
+        <v>539</v>
       </c>
       <c r="C193" t="s">
-        <v>538</v>
+        <v>38</v>
       </c>
       <c r="D193" t="s">
         <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>57</v>
       </c>
       <c r="F193" t="s">
-        <v>539</v>
+        <v>65</v>
       </c>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>32</v>
+        <v>540</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
-        <v>2302</v>
+        <v>2115</v>
       </c>
       <c r="B194" t="s">
-        <v>540</v>
+        <v>541</v>
       </c>
       <c r="C194" t="s">
-        <v>38</v>
+        <v>210</v>
       </c>
       <c r="D194" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E194" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="F194" t="s">
-        <v>65</v>
+        <v>249</v>
       </c>
       <c r="G194"/>
       <c r="H194" t="s">
-        <v>541</v>
+        <v>224</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
-        <v>2115</v>
+        <v>2278</v>
       </c>
       <c r="B195" t="s">
         <v>542</v>
       </c>
       <c r="C195" t="s">
-        <v>212</v>
+        <v>543</v>
       </c>
       <c r="D195" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E195" t="s">
-        <v>48</v>
+        <v>26</v>
       </c>
       <c r="F195" t="s">
-        <v>251</v>
+        <v>544</v>
       </c>
       <c r="G195"/>
       <c r="H195" t="s">
-        <v>226</v>
+        <v>171</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
-        <v>2278</v>
+        <v>2272</v>
       </c>
       <c r="B196" t="s">
-        <v>543</v>
+        <v>545</v>
       </c>
       <c r="C196" t="s">
-        <v>544</v>
+        <v>546</v>
       </c>
       <c r="D196" t="s">
         <v>20</v>
       </c>
       <c r="E196" t="s">
         <v>26</v>
       </c>
       <c r="F196" t="s">
-        <v>474</v>
+        <v>547</v>
       </c>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>171</v>
+        <v>548</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
-        <v>2272</v>
+        <v>2249</v>
       </c>
       <c r="B197" t="s">
-        <v>545</v>
+        <v>549</v>
       </c>
       <c r="C197" t="s">
-        <v>546</v>
+        <v>128</v>
       </c>
       <c r="D197" t="s">
         <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>26</v>
       </c>
       <c r="F197" t="s">
-        <v>547</v>
+        <v>550</v>
       </c>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>548</v>
+        <v>551</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
-        <v>2249</v>
+        <v>2170</v>
       </c>
       <c r="B198" t="s">
-        <v>549</v>
+        <v>552</v>
       </c>
       <c r="C198" t="s">
-        <v>128</v>
+        <v>268</v>
       </c>
       <c r="D198" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E198" t="s">
-        <v>26</v>
+        <v>48</v>
       </c>
       <c r="F198" t="s">
-        <v>550</v>
+        <v>553</v>
       </c>
       <c r="G198"/>
       <c r="H198" t="s">
-        <v>551</v>
+        <v>74</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
-        <v>2170</v>
+        <v>2213</v>
       </c>
       <c r="B199" t="s">
-        <v>552</v>
+        <v>554</v>
       </c>
       <c r="C199" t="s">
-        <v>270</v>
+        <v>135</v>
       </c>
       <c r="D199" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E199" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F199" t="s">
-        <v>553</v>
+        <v>555</v>
       </c>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>554</v>
+        <v>556</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
-        <v>2213</v>
+        <v>2192</v>
       </c>
       <c r="B200" t="s">
-        <v>555</v>
+        <v>557</v>
       </c>
       <c r="C200" t="s">
-        <v>135</v>
+        <v>558</v>
       </c>
       <c r="D200" t="s">
         <v>20</v>
       </c>
       <c r="E200" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F200" t="s">
-        <v>556</v>
+        <v>473</v>
       </c>
       <c r="G200"/>
       <c r="H200" t="s">
-        <v>557</v>
+        <v>171</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
-        <v>2192</v>
+        <v>2117</v>
       </c>
       <c r="B201" t="s">
-        <v>558</v>
+        <v>559</v>
       </c>
       <c r="C201" t="s">
-        <v>559</v>
+        <v>210</v>
       </c>
       <c r="D201" t="s">
         <v>20</v>
       </c>
       <c r="E201" t="s">
-        <v>26</v>
+        <v>57</v>
       </c>
       <c r="F201" t="s">
-        <v>474</v>
+        <v>211</v>
       </c>
       <c r="G201"/>
       <c r="H201" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
-        <v>2117</v>
+        <v>2116</v>
       </c>
       <c r="B202" t="s">
         <v>560</v>
       </c>
       <c r="C202" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D202" t="s">
         <v>20</v>
       </c>
       <c r="E202" t="s">
         <v>57</v>
       </c>
       <c r="F202" t="s">
-        <v>213</v>
+        <v>211</v>
       </c>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>171</v>
+        <v>561</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
-        <v>2116</v>
+        <v>2076</v>
       </c>
       <c r="B203" t="s">
-        <v>561</v>
+        <v>562</v>
       </c>
       <c r="C203" t="s">
-        <v>212</v>
+        <v>563</v>
       </c>
       <c r="D203" t="s">
         <v>20</v>
       </c>
       <c r="E203" t="s">
         <v>57</v>
       </c>
       <c r="F203" t="s">
-        <v>213</v>
+        <v>564</v>
       </c>
       <c r="G203"/>
       <c r="H203" t="s">
-        <v>562</v>
+        <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
-        <v>2076</v>
+        <v>2067</v>
       </c>
       <c r="B204" t="s">
+        <v>565</v>
+      </c>
+      <c r="C204" t="s">
         <v>563</v>
       </c>
-      <c r="C204" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D204" t="s">
         <v>20</v>
       </c>
       <c r="E204" t="s">
-        <v>57</v>
+        <v>53</v>
       </c>
       <c r="F204" t="s">
-        <v>213</v>
+        <v>566</v>
       </c>
       <c r="G204"/>
       <c r="H204" t="s">
-        <v>17</v>
+        <v>92</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
-        <v>2067</v>
+        <v>2029</v>
       </c>
       <c r="B205" t="s">
-        <v>565</v>
+        <v>567</v>
       </c>
       <c r="C205" t="s">
-        <v>564</v>
+        <v>110</v>
       </c>
       <c r="D205" t="s">
         <v>20</v>
       </c>
       <c r="E205" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F205" t="s">
-        <v>566</v>
+        <v>285</v>
       </c>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>92</v>
+        <v>568</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
-        <v>2029</v>
+        <v>2024</v>
       </c>
       <c r="B206" t="s">
-        <v>567</v>
+        <v>569</v>
       </c>
       <c r="C206" t="s">
-        <v>110</v>
+        <v>30</v>
       </c>
       <c r="D206" t="s">
         <v>20</v>
       </c>
       <c r="E206" t="s">
         <v>26</v>
       </c>
       <c r="F206" t="s">
-        <v>287</v>
+        <v>570</v>
       </c>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>568</v>
+        <v>571</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
-        <v>2024</v>
+        <v>2014</v>
       </c>
       <c r="B207" t="s">
-        <v>569</v>
+        <v>572</v>
       </c>
       <c r="C207" t="s">
         <v>30</v>
       </c>
       <c r="D207" t="s">
         <v>20</v>
       </c>
       <c r="E207" t="s">
         <v>26</v>
       </c>
       <c r="F207" t="s">
         <v>570</v>
       </c>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>571</v>
+        <v>573</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
-        <v>2014</v>
+        <v>2171</v>
       </c>
       <c r="B208" t="s">
-        <v>572</v>
+        <v>574</v>
       </c>
       <c r="C208" t="s">
-        <v>30</v>
+        <v>268</v>
       </c>
       <c r="D208" t="s">
-        <v>20</v>
+        <v>68</v>
       </c>
       <c r="E208" t="s">
-        <v>26</v>
+        <v>69</v>
       </c>
       <c r="F208" t="s">
-        <v>570</v>
+        <v>575</v>
       </c>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>573</v>
+        <v>286</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
-        <v>2171</v>
+        <v>2000</v>
       </c>
       <c r="B209" t="s">
-        <v>574</v>
+        <v>576</v>
       </c>
       <c r="C209" t="s">
-        <v>270</v>
+        <v>577</v>
       </c>
       <c r="D209" t="s">
-        <v>68</v>
+        <v>20</v>
       </c>
       <c r="E209" t="s">
-        <v>69</v>
+        <v>53</v>
       </c>
       <c r="F209" t="s">
-        <v>575</v>
+        <v>578</v>
       </c>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>288</v>
+        <v>412</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
-        <v>2000</v>
+        <v>1962</v>
       </c>
       <c r="B210" t="s">
-        <v>576</v>
+        <v>579</v>
       </c>
       <c r="C210" t="s">
-        <v>577</v>
+        <v>185</v>
       </c>
       <c r="D210" t="s">
         <v>20</v>
       </c>
       <c r="E210" t="s">
-        <v>53</v>
+        <v>57</v>
       </c>
       <c r="F210" t="s">
-        <v>578</v>
+        <v>148</v>
       </c>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>413</v>
+        <v>580</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
-        <v>1962</v>
+        <v>1859</v>
       </c>
       <c r="B211" t="s">
-        <v>579</v>
+        <v>581</v>
       </c>
       <c r="C211" t="s">
-        <v>187</v>
+        <v>582</v>
       </c>
       <c r="D211" t="s">
         <v>20</v>
       </c>
       <c r="E211" t="s">
-        <v>57</v>
+        <v>26</v>
       </c>
       <c r="F211" t="s">
-        <v>148</v>
+        <v>233</v>
       </c>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>580</v>
+        <v>535</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
-        <v>1859</v>
+        <v>2111</v>
       </c>
       <c r="B212" t="s">
-        <v>581</v>
+        <v>583</v>
       </c>
       <c r="C212" t="s">
-        <v>582</v>
+        <v>210</v>
       </c>
       <c r="D212" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E212" t="s">
-        <v>26</v>
+        <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>235</v>
+        <v>584</v>
       </c>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>536</v>
+        <v>585</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
-        <v>2111</v>
+        <v>2228</v>
       </c>
       <c r="B213" t="s">
-        <v>583</v>
+        <v>586</v>
       </c>
       <c r="C213" t="s">
-        <v>212</v>
+        <v>210</v>
       </c>
       <c r="D213" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E213" t="s">
-        <v>12</v>
+        <v>57</v>
       </c>
       <c r="F213" t="s">
-        <v>584</v>
+        <v>587</v>
       </c>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>80</v>
+        <v>588</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
-        <v>2228</v>
+        <v>3775</v>
       </c>
       <c r="B214" t="s">
-        <v>585</v>
+        <v>589</v>
       </c>
       <c r="C214" t="s">
-        <v>212</v>
+        <v>132</v>
       </c>
       <c r="D214" t="s">
-        <v>20</v>
+        <v>11</v>
       </c>
       <c r="E214" t="s">
-        <v>57</v>
+        <v>48</v>
       </c>
       <c r="F214" t="s">
-        <v>586</v>
+        <v>13</v>
       </c>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>587</v>
+        <v>590</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
-        <v>3775</v>
+        <v>1046</v>
       </c>
       <c r="B215" t="s">
-        <v>588</v>
+        <v>591</v>
       </c>
       <c r="C215" t="s">
-        <v>132</v>
+        <v>534</v>
       </c>
       <c r="D215" t="s">
-        <v>11</v>
+        <v>20</v>
       </c>
       <c r="E215" t="s">
-        <v>48</v>
+        <v>57</v>
       </c>
       <c r="F215" t="s">
-        <v>13</v>
+        <v>592</v>
       </c>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>173</v>
-[...23 lines deleted...]
-        <v>591</v>
+        <v>593</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>