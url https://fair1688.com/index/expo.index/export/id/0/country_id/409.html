--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="594">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-17 10:21:44</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="593">
+  <si>
+    <t>展会清单 导出时间：2026-08-31 18:49:48</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -735,53 +735,50 @@
     <t>俄罗斯圣彼得堡电力展览会 - Power &amp; Electrical Engineering Exhibition</t>
   </si>
   <si>
     <t>2026年04月22日-04月24日</t>
   </si>
   <si>
     <t>411家</t>
   </si>
   <si>
     <t>俄罗斯莫斯科黑色和有色金属废料展览会 - MIR-EXPO</t>
   </si>
   <si>
     <t>俄罗斯莫斯科世贸展览中心</t>
   </si>
   <si>
     <t>2026年04月19日-04月21日</t>
   </si>
   <si>
     <t>60家</t>
   </si>
   <si>
     <t>俄罗斯圣彼得堡防腐蚀技术展览会 - Corrosion Protection</t>
   </si>
   <si>
     <t>表面处理</t>
-  </si>
-[...1 lines deleted...]
-    <t>90家</t>
   </si>
   <si>
     <t>俄罗斯莫斯科电力机车及城市轨道交通展览会 - Electronica-Transport</t>
   </si>
   <si>
     <t>2026年04月07日-04月10日</t>
   </si>
   <si>
     <t>俄罗斯莫斯科国际导航技术展览会 - NAVITECH</t>
   </si>
   <si>
     <t>俄罗斯克拉斯诺达尔食品饮料展览会 - Interfood Krasnodar</t>
   </si>
   <si>
     <t>65家</t>
   </si>
   <si>
     <t>俄罗斯克拉斯诺达尔食品饮料加工机械展览会 - FoodTech Krasnodar</t>
   </si>
   <si>
     <t>俄罗斯叶卡捷琳堡清洁设备展览会 - CleanExpo</t>
   </si>
   <si>
     <t>2026年04月14日-04月16日</t>
   </si>
@@ -3911,3437 +3908,3437 @@
       <c r="H73" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>3750</v>
       </c>
       <c r="B74" t="s">
         <v>239</v>
       </c>
       <c r="C74" t="s">
         <v>240</v>
       </c>
       <c r="D74" t="s">
         <v>11</v>
       </c>
       <c r="E74" t="s">
         <v>48</v>
       </c>
       <c r="F74" t="s">
         <v>233</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>241</v>
+        <v>238</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>3749</v>
       </c>
       <c r="B75" t="s">
-        <v>242</v>
+        <v>241</v>
       </c>
       <c r="C75" t="s">
         <v>222</v>
       </c>
       <c r="D75" t="s">
         <v>20</v>
       </c>
       <c r="E75" t="s">
         <v>57</v>
       </c>
       <c r="F75" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>3748</v>
       </c>
       <c r="B76" t="s">
-        <v>244</v>
+        <v>243</v>
       </c>
       <c r="C76" t="s">
         <v>222</v>
       </c>
       <c r="D76" t="s">
         <v>20</v>
       </c>
       <c r="E76" t="s">
         <v>57</v>
       </c>
       <c r="F76" t="s">
-        <v>243</v>
+        <v>242</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>3747</v>
       </c>
       <c r="B77" t="s">
-        <v>245</v>
+        <v>244</v>
       </c>
       <c r="C77" t="s">
         <v>90</v>
       </c>
       <c r="D77" t="s">
         <v>77</v>
       </c>
       <c r="E77" t="s">
         <v>78</v>
       </c>
       <c r="F77" t="s">
         <v>233</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>246</v>
+        <v>245</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>3746</v>
       </c>
       <c r="B78" t="s">
-        <v>247</v>
+        <v>246</v>
       </c>
       <c r="C78" t="s">
         <v>108</v>
       </c>
       <c r="D78" t="s">
         <v>77</v>
       </c>
       <c r="E78" t="s">
         <v>78</v>
       </c>
       <c r="F78" t="s">
         <v>233</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
         <v>116</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>3745</v>
       </c>
       <c r="B79" t="s">
-        <v>248</v>
+        <v>247</v>
       </c>
       <c r="C79" t="s">
         <v>86</v>
       </c>
       <c r="D79" t="s">
         <v>11</v>
       </c>
       <c r="E79" t="s">
         <v>48</v>
       </c>
       <c r="F79" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>3744</v>
       </c>
       <c r="B80" t="s">
-        <v>250</v>
+        <v>249</v>
       </c>
       <c r="C80" t="s">
         <v>90</v>
       </c>
       <c r="D80" t="s">
         <v>20</v>
       </c>
       <c r="E80" t="s">
         <v>26</v>
       </c>
       <c r="F80" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>252</v>
+        <v>251</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>3743</v>
       </c>
       <c r="B81" t="s">
+        <v>252</v>
+      </c>
+      <c r="C81" t="s">
         <v>253</v>
-      </c>
-[...1 lines deleted...]
-        <v>254</v>
       </c>
       <c r="D81" t="s">
         <v>20</v>
       </c>
       <c r="E81" t="s">
         <v>83</v>
       </c>
       <c r="F81" t="s">
         <v>31</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>255</v>
+        <v>254</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>3742</v>
       </c>
       <c r="B82" t="s">
-        <v>256</v>
+        <v>255</v>
       </c>
       <c r="C82" t="s">
         <v>67</v>
       </c>
       <c r="D82" t="s">
         <v>20</v>
       </c>
       <c r="E82" t="s">
         <v>26</v>
       </c>
       <c r="F82" t="s">
-        <v>257</v>
+        <v>256</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>258</v>
+        <v>257</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>3741</v>
       </c>
       <c r="B83" t="s">
+        <v>258</v>
+      </c>
+      <c r="C83" t="s">
         <v>259</v>
-      </c>
-[...1 lines deleted...]
-        <v>260</v>
       </c>
       <c r="D83" t="s">
         <v>11</v>
       </c>
       <c r="E83" t="s">
         <v>48</v>
       </c>
       <c r="F83" t="s">
-        <v>261</v>
+        <v>260</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>3740</v>
       </c>
       <c r="B84" t="s">
-        <v>262</v>
+        <v>261</v>
       </c>
       <c r="C84" t="s">
         <v>152</v>
       </c>
       <c r="D84" t="s">
         <v>68</v>
       </c>
       <c r="E84" t="s">
         <v>69</v>
       </c>
       <c r="F84" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>3739</v>
       </c>
       <c r="B85" t="s">
+        <v>262</v>
+      </c>
+      <c r="C85" t="s">
         <v>263</v>
-      </c>
-[...1 lines deleted...]
-        <v>264</v>
       </c>
       <c r="D85" t="s">
         <v>11</v>
       </c>
       <c r="E85" t="s">
         <v>48</v>
       </c>
       <c r="F85" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>3738</v>
       </c>
       <c r="B86" t="s">
+        <v>266</v>
+      </c>
+      <c r="C86" t="s">
         <v>267</v>
       </c>
-      <c r="C86" t="s">
+      <c r="D86" t="s">
+        <v>20</v>
+      </c>
+      <c r="E86" t="s">
         <v>268</v>
       </c>
-      <c r="D86" t="s">
-[...2 lines deleted...]
-      <c r="E86" t="s">
+      <c r="F86" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>3737</v>
       </c>
       <c r="B87" t="s">
+        <v>271</v>
+      </c>
+      <c r="C87" t="s">
         <v>272</v>
-      </c>
-[...1 lines deleted...]
-        <v>273</v>
       </c>
       <c r="D87" t="s">
         <v>101</v>
       </c>
       <c r="E87" t="s">
         <v>102</v>
       </c>
       <c r="F87" t="s">
-        <v>274</v>
+        <v>273</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>275</v>
+        <v>274</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>3736</v>
       </c>
       <c r="B88" t="s">
-        <v>276</v>
+        <v>275</v>
       </c>
       <c r="C88" t="s">
         <v>67</v>
       </c>
       <c r="D88" t="s">
         <v>11</v>
       </c>
       <c r="E88" t="s">
         <v>48</v>
       </c>
       <c r="F88" t="s">
         <v>118</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>3735</v>
       </c>
       <c r="B89" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
       <c r="C89" t="s">
         <v>230</v>
       </c>
       <c r="D89" t="s">
         <v>20</v>
       </c>
       <c r="E89" t="s">
         <v>26</v>
       </c>
       <c r="F89" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>3734</v>
       </c>
       <c r="B90" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
       <c r="C90" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D90" t="s">
         <v>20</v>
       </c>
       <c r="E90" t="s">
         <v>26</v>
       </c>
       <c r="F90" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>3733</v>
       </c>
       <c r="B91" t="s">
+        <v>279</v>
+      </c>
+      <c r="C91" t="s">
         <v>280</v>
-      </c>
-[...1 lines deleted...]
-        <v>281</v>
       </c>
       <c r="D91" t="s">
         <v>20</v>
       </c>
       <c r="E91" t="s">
         <v>57</v>
       </c>
       <c r="F91" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>3732</v>
       </c>
       <c r="B92" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
       <c r="C92" t="s">
         <v>230</v>
       </c>
       <c r="D92" t="s">
         <v>20</v>
       </c>
       <c r="E92" t="s">
         <v>57</v>
       </c>
       <c r="F92" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>3731</v>
       </c>
       <c r="B93" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
       <c r="C93" t="s">
         <v>185</v>
       </c>
       <c r="D93" t="s">
         <v>20</v>
       </c>
       <c r="E93" t="s">
         <v>57</v>
       </c>
       <c r="F93" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94">
         <v>3729</v>
       </c>
       <c r="B94" t="s">
+        <v>287</v>
+      </c>
+      <c r="C94" t="s">
         <v>288</v>
-      </c>
-[...1 lines deleted...]
-        <v>289</v>
       </c>
       <c r="D94" t="s">
         <v>20</v>
       </c>
       <c r="E94" t="s">
         <v>57</v>
       </c>
       <c r="F94" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
       <c r="G94"/>
       <c r="H94" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95">
         <v>3727</v>
       </c>
       <c r="B95" t="s">
+        <v>290</v>
+      </c>
+      <c r="C95" t="s">
         <v>291</v>
-      </c>
-[...1 lines deleted...]
-        <v>292</v>
       </c>
       <c r="D95" t="s">
         <v>11</v>
       </c>
       <c r="E95" t="s">
         <v>48</v>
       </c>
       <c r="F95" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
       <c r="G95"/>
       <c r="H95" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96">
         <v>3726</v>
       </c>
       <c r="B96" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
       <c r="C96" t="s">
         <v>108</v>
       </c>
       <c r="D96" t="s">
         <v>20</v>
       </c>
       <c r="E96" t="s">
         <v>57</v>
       </c>
       <c r="F96" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
       <c r="G96"/>
       <c r="H96" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97">
         <v>3725</v>
       </c>
       <c r="B97" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
       <c r="C97" t="s">
         <v>210</v>
       </c>
       <c r="D97" t="s">
         <v>68</v>
       </c>
       <c r="E97" t="s">
         <v>69</v>
       </c>
       <c r="F97" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
       <c r="G97"/>
       <c r="H97" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98">
         <v>3724</v>
       </c>
       <c r="B98" t="s">
+        <v>298</v>
+      </c>
+      <c r="C98" t="s">
         <v>299</v>
-      </c>
-[...1 lines deleted...]
-        <v>300</v>
       </c>
       <c r="D98" t="s">
         <v>20</v>
       </c>
       <c r="E98" t="s">
         <v>83</v>
       </c>
       <c r="F98" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
       <c r="G98"/>
       <c r="H98" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99">
         <v>3723</v>
       </c>
       <c r="B99" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
       <c r="C99" t="s">
         <v>121</v>
       </c>
       <c r="D99" t="s">
         <v>77</v>
       </c>
       <c r="E99" t="s">
         <v>78</v>
       </c>
       <c r="F99" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="G99"/>
       <c r="H99" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100">
         <v>3722</v>
       </c>
       <c r="B100" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
       <c r="C100" t="s">
         <v>64</v>
       </c>
       <c r="D100" t="s">
         <v>77</v>
       </c>
       <c r="E100" t="s">
         <v>78</v>
       </c>
       <c r="F100" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
       <c r="G100"/>
       <c r="H100" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101">
         <v>3721</v>
       </c>
       <c r="B101" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
       <c r="C101" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D101" t="s">
         <v>20</v>
       </c>
       <c r="E101" t="s">
         <v>57</v>
       </c>
       <c r="F101" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="G101"/>
       <c r="H101" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102">
         <v>3720</v>
       </c>
       <c r="B102" t="s">
+        <v>308</v>
+      </c>
+      <c r="C102" t="s">
         <v>309</v>
-      </c>
-[...1 lines deleted...]
-        <v>310</v>
       </c>
       <c r="D102" t="s">
         <v>20</v>
       </c>
       <c r="E102" t="s">
         <v>26</v>
       </c>
       <c r="F102" t="s">
         <v>180</v>
       </c>
       <c r="G102"/>
       <c r="H102" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103">
         <v>3719</v>
       </c>
       <c r="B103" t="s">
-        <v>312</v>
+        <v>311</v>
       </c>
       <c r="C103" t="s">
         <v>128</v>
       </c>
       <c r="D103" t="s">
+        <v>312</v>
+      </c>
+      <c r="E103" t="s">
         <v>313</v>
       </c>
-      <c r="E103" t="s">
+      <c r="F103" t="s">
         <v>314</v>
-      </c>
-[...1 lines deleted...]
-        <v>315</v>
       </c>
       <c r="G103"/>
       <c r="H103" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104">
         <v>3718</v>
       </c>
       <c r="B104" t="s">
-        <v>316</v>
+        <v>315</v>
       </c>
       <c r="C104" t="s">
         <v>76</v>
       </c>
       <c r="D104" t="s">
         <v>77</v>
       </c>
       <c r="E104" t="s">
         <v>78</v>
       </c>
       <c r="F104" t="s">
-        <v>317</v>
+        <v>316</v>
       </c>
       <c r="G104"/>
       <c r="H104" t="s">
-        <v>318</v>
+        <v>317</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105">
         <v>3716</v>
       </c>
       <c r="B105" t="s">
-        <v>319</v>
+        <v>318</v>
       </c>
       <c r="C105" t="s">
         <v>67</v>
       </c>
       <c r="D105" t="s">
         <v>20</v>
       </c>
       <c r="E105" t="s">
         <v>26</v>
       </c>
       <c r="F105" t="s">
-        <v>320</v>
+        <v>319</v>
       </c>
       <c r="G105"/>
       <c r="H105" t="s">
-        <v>321</v>
+        <v>320</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106">
         <v>3715</v>
       </c>
       <c r="B106" t="s">
+        <v>321</v>
+      </c>
+      <c r="C106" t="s">
         <v>322</v>
-      </c>
-[...1 lines deleted...]
-        <v>323</v>
       </c>
       <c r="D106" t="s">
         <v>20</v>
       </c>
       <c r="E106" t="s">
         <v>26</v>
       </c>
       <c r="F106" t="s">
-        <v>324</v>
+        <v>323</v>
       </c>
       <c r="G106"/>
       <c r="H106" t="s">
-        <v>325</v>
+        <v>324</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107">
         <v>3672</v>
       </c>
       <c r="B107" t="s">
-        <v>326</v>
+        <v>325</v>
       </c>
       <c r="C107" t="s">
         <v>194</v>
       </c>
       <c r="D107" t="s">
         <v>20</v>
       </c>
       <c r="E107" t="s">
         <v>57</v>
       </c>
       <c r="F107" t="s">
         <v>195</v>
       </c>
       <c r="G107"/>
       <c r="H107" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108">
         <v>3639</v>
       </c>
       <c r="B108" t="s">
+        <v>326</v>
+      </c>
+      <c r="C108" t="s">
         <v>327</v>
-      </c>
-[...1 lines deleted...]
-        <v>328</v>
       </c>
       <c r="D108" t="s">
         <v>20</v>
       </c>
       <c r="E108" t="s">
         <v>57</v>
       </c>
       <c r="F108" t="s">
-        <v>329</v>
+        <v>328</v>
       </c>
       <c r="G108"/>
       <c r="H108" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109">
         <v>3635</v>
       </c>
       <c r="B109" t="s">
-        <v>331</v>
+        <v>330</v>
       </c>
       <c r="C109" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D109" t="s">
         <v>20</v>
       </c>
       <c r="E109" t="s">
         <v>26</v>
       </c>
       <c r="F109" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="G109"/>
       <c r="H109" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110">
         <v>3627</v>
       </c>
       <c r="B110" t="s">
-        <v>333</v>
+        <v>332</v>
       </c>
       <c r="C110" t="s">
-        <v>328</v>
+        <v>327</v>
       </c>
       <c r="D110" t="s">
         <v>20</v>
       </c>
       <c r="E110" t="s">
         <v>57</v>
       </c>
       <c r="F110" t="s">
+        <v>333</v>
+      </c>
+      <c r="G110" t="s">
         <v>334</v>
-      </c>
-[...1 lines deleted...]
-        <v>335</v>
       </c>
       <c r="H110" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111">
         <v>3615</v>
       </c>
       <c r="B111" t="s">
+        <v>335</v>
+      </c>
+      <c r="C111" t="s">
         <v>336</v>
       </c>
-      <c r="C111" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D111" t="s">
         <v>20</v>
       </c>
       <c r="E111" t="s">
-        <v>269</v>
+        <v>268</v>
       </c>
       <c r="F111" t="s">
-        <v>332</v>
+        <v>331</v>
       </c>
       <c r="G111"/>
       <c r="H111" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112">
         <v>3601</v>
       </c>
       <c r="B112" t="s">
-        <v>338</v>
+        <v>337</v>
       </c>
       <c r="C112" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="D112" t="s">
         <v>20</v>
       </c>
       <c r="E112" t="s">
         <v>57</v>
       </c>
       <c r="F112" t="s">
-        <v>339</v>
+        <v>338</v>
       </c>
       <c r="G112"/>
       <c r="H112" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113">
         <v>3586</v>
       </c>
       <c r="B113" t="s">
-        <v>340</v>
+        <v>339</v>
       </c>
       <c r="C113" t="s">
         <v>90</v>
       </c>
       <c r="D113" t="s">
         <v>20</v>
       </c>
       <c r="E113" t="s">
         <v>26</v>
       </c>
       <c r="F113" t="s">
-        <v>341</v>
+        <v>340</v>
       </c>
       <c r="G113"/>
       <c r="H113" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114">
         <v>3578</v>
       </c>
       <c r="B114" t="s">
-        <v>342</v>
+        <v>341</v>
       </c>
       <c r="C114" t="s">
         <v>90</v>
       </c>
       <c r="D114" t="s">
         <v>20</v>
       </c>
       <c r="E114" t="s">
         <v>26</v>
       </c>
       <c r="F114" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="G114"/>
       <c r="H114" t="s">
-        <v>343</v>
+        <v>342</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115">
         <v>3569</v>
       </c>
       <c r="B115" t="s">
+        <v>343</v>
+      </c>
+      <c r="C115" t="s">
         <v>344</v>
-      </c>
-[...1 lines deleted...]
-        <v>345</v>
       </c>
       <c r="D115" t="s">
         <v>20</v>
       </c>
       <c r="E115" t="s">
         <v>83</v>
       </c>
       <c r="F115" t="s">
-        <v>346</v>
+        <v>345</v>
       </c>
       <c r="G115"/>
       <c r="H115" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116">
         <v>3561</v>
       </c>
       <c r="B116" t="s">
+        <v>346</v>
+      </c>
+      <c r="C116" t="s">
         <v>347</v>
-      </c>
-[...1 lines deleted...]
-        <v>348</v>
       </c>
       <c r="D116" t="s">
         <v>77</v>
       </c>
       <c r="E116" t="s">
         <v>78</v>
       </c>
       <c r="F116" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="G116"/>
       <c r="H116" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117">
         <v>3548</v>
       </c>
       <c r="B117" t="s">
+        <v>349</v>
+      </c>
+      <c r="C117" t="s">
         <v>350</v>
-      </c>
-[...1 lines deleted...]
-        <v>351</v>
       </c>
       <c r="D117" t="s">
         <v>11</v>
       </c>
       <c r="E117" t="s">
         <v>48</v>
       </c>
       <c r="F117" t="s">
-        <v>352</v>
+        <v>351</v>
       </c>
       <c r="G117"/>
       <c r="H117" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118">
         <v>3527</v>
       </c>
       <c r="B118" t="s">
+        <v>352</v>
+      </c>
+      <c r="C118" t="s">
         <v>353</v>
-      </c>
-[...1 lines deleted...]
-        <v>354</v>
       </c>
       <c r="D118" t="s">
         <v>20</v>
       </c>
       <c r="E118" t="s">
         <v>26</v>
       </c>
       <c r="F118" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="G118"/>
       <c r="H118" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119">
         <v>3511</v>
       </c>
       <c r="B119" t="s">
-        <v>356</v>
+        <v>355</v>
       </c>
       <c r="C119" t="s">
         <v>90</v>
       </c>
       <c r="D119" t="s">
         <v>20</v>
       </c>
       <c r="E119" t="s">
         <v>57</v>
       </c>
       <c r="F119" t="s">
-        <v>357</v>
+        <v>356</v>
       </c>
       <c r="G119"/>
       <c r="H119" t="s">
-        <v>358</v>
+        <v>357</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120">
         <v>3508</v>
       </c>
       <c r="B120" t="s">
-        <v>359</v>
+        <v>358</v>
       </c>
       <c r="C120" t="s">
         <v>90</v>
       </c>
       <c r="D120" t="s">
         <v>20</v>
       </c>
       <c r="E120" t="s">
         <v>57</v>
       </c>
       <c r="F120" t="s">
-        <v>360</v>
+        <v>359</v>
       </c>
       <c r="G120"/>
       <c r="H120" t="s">
-        <v>361</v>
+        <v>360</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121">
         <v>3494</v>
       </c>
       <c r="B121" t="s">
+        <v>361</v>
+      </c>
+      <c r="C121" t="s">
         <v>362</v>
-      </c>
-[...1 lines deleted...]
-        <v>363</v>
       </c>
       <c r="D121" t="s">
         <v>20</v>
       </c>
       <c r="E121" t="s">
         <v>57</v>
       </c>
       <c r="F121" t="s">
         <v>94</v>
       </c>
       <c r="G121"/>
       <c r="H121" t="s">
         <v>80</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122">
         <v>3470</v>
       </c>
       <c r="B122" t="s">
+        <v>363</v>
+      </c>
+      <c r="C122" t="s">
         <v>364</v>
-      </c>
-[...1 lines deleted...]
-        <v>365</v>
       </c>
       <c r="D122" t="s">
         <v>20</v>
       </c>
       <c r="E122" t="s">
         <v>26</v>
       </c>
       <c r="F122" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
       <c r="G122"/>
       <c r="H122" t="s">
-        <v>366</v>
+        <v>365</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123">
         <v>3464</v>
       </c>
       <c r="B123" t="s">
+        <v>366</v>
+      </c>
+      <c r="C123" t="s">
         <v>367</v>
-      </c>
-[...1 lines deleted...]
-        <v>368</v>
       </c>
       <c r="D123" t="s">
         <v>20</v>
       </c>
       <c r="E123" t="s">
         <v>26</v>
       </c>
       <c r="F123" t="s">
         <v>13</v>
       </c>
       <c r="G123"/>
       <c r="H123" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124">
         <v>3447</v>
       </c>
       <c r="B124" t="s">
+        <v>368</v>
+      </c>
+      <c r="C124" t="s">
         <v>369</v>
-      </c>
-[...1 lines deleted...]
-        <v>370</v>
       </c>
       <c r="D124" t="s">
         <v>20</v>
       </c>
       <c r="E124" t="s">
         <v>83</v>
       </c>
       <c r="F124" t="s">
-        <v>371</v>
+        <v>370</v>
       </c>
       <c r="G124"/>
       <c r="H124" t="s">
-        <v>372</v>
+        <v>371</v>
       </c>
     </row>
     <row r="125" spans="1:8">
       <c r="A125">
         <v>3435</v>
       </c>
       <c r="B125" t="s">
-        <v>373</v>
+        <v>372</v>
       </c>
       <c r="C125" t="s">
         <v>230</v>
       </c>
       <c r="D125" t="s">
         <v>20</v>
       </c>
       <c r="E125" t="s">
         <v>26</v>
       </c>
       <c r="F125" t="s">
-        <v>374</v>
+        <v>373</v>
       </c>
       <c r="G125"/>
       <c r="H125" t="s">
-        <v>375</v>
+        <v>374</v>
       </c>
     </row>
     <row r="126" spans="1:8">
       <c r="A126">
         <v>3412</v>
       </c>
       <c r="B126" t="s">
+        <v>375</v>
+      </c>
+      <c r="C126" t="s">
         <v>376</v>
-      </c>
-[...1 lines deleted...]
-        <v>377</v>
       </c>
       <c r="D126" t="s">
         <v>20</v>
       </c>
       <c r="E126" t="s">
         <v>57</v>
       </c>
       <c r="F126" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
       <c r="G126"/>
       <c r="H126" t="s">
-        <v>378</v>
+        <v>377</v>
       </c>
     </row>
     <row r="127" spans="1:8">
       <c r="A127">
         <v>3405</v>
       </c>
       <c r="B127" t="s">
-        <v>379</v>
+        <v>378</v>
       </c>
       <c r="C127" t="s">
         <v>76</v>
       </c>
       <c r="D127" t="s">
         <v>11</v>
       </c>
       <c r="E127" t="s">
         <v>48</v>
       </c>
       <c r="F127" t="s">
-        <v>380</v>
+        <v>379</v>
       </c>
       <c r="G127"/>
       <c r="H127" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="128" spans="1:8">
       <c r="A128">
         <v>3404</v>
       </c>
       <c r="B128" t="s">
-        <v>381</v>
+        <v>380</v>
       </c>
       <c r="C128" t="s">
         <v>76</v>
       </c>
       <c r="D128" t="s">
         <v>20</v>
       </c>
       <c r="E128" t="s">
         <v>57</v>
       </c>
       <c r="F128" t="s">
-        <v>382</v>
+        <v>381</v>
       </c>
       <c r="G128"/>
       <c r="H128" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="129" spans="1:8">
       <c r="A129">
         <v>3392</v>
       </c>
       <c r="B129" t="s">
-        <v>383</v>
+        <v>382</v>
       </c>
       <c r="C129" t="s">
         <v>76</v>
       </c>
       <c r="D129" t="s">
         <v>20</v>
       </c>
       <c r="E129" t="s">
         <v>26</v>
       </c>
       <c r="F129" t="s">
-        <v>384</v>
+        <v>383</v>
       </c>
       <c r="G129"/>
       <c r="H129" t="s">
-        <v>385</v>
+        <v>384</v>
       </c>
     </row>
     <row r="130" spans="1:8">
       <c r="A130">
         <v>3391</v>
       </c>
       <c r="B130" t="s">
-        <v>386</v>
+        <v>385</v>
       </c>
       <c r="C130" t="s">
         <v>76</v>
       </c>
       <c r="D130" t="s">
         <v>20</v>
       </c>
       <c r="E130" t="s">
         <v>26</v>
       </c>
       <c r="F130" t="s">
-        <v>355</v>
+        <v>354</v>
       </c>
       <c r="G130"/>
       <c r="H130" t="s">
-        <v>387</v>
+        <v>386</v>
       </c>
     </row>
     <row r="131" spans="1:8">
       <c r="A131">
         <v>3357</v>
       </c>
       <c r="B131" t="s">
+        <v>387</v>
+      </c>
+      <c r="C131" t="s">
         <v>388</v>
-      </c>
-[...1 lines deleted...]
-        <v>389</v>
       </c>
       <c r="D131" t="s">
         <v>20</v>
       </c>
       <c r="E131" t="s">
         <v>83</v>
       </c>
       <c r="F131" t="s">
         <v>201</v>
       </c>
       <c r="G131"/>
       <c r="H131" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="132" spans="1:8">
       <c r="A132">
         <v>3354</v>
       </c>
       <c r="B132" t="s">
+        <v>389</v>
+      </c>
+      <c r="C132" t="s">
         <v>390</v>
-      </c>
-[...1 lines deleted...]
-        <v>391</v>
       </c>
       <c r="D132" t="s">
         <v>20</v>
       </c>
       <c r="E132" t="s">
         <v>57</v>
       </c>
       <c r="F132" t="s">
         <v>211</v>
       </c>
       <c r="G132"/>
       <c r="H132" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="133" spans="1:8">
       <c r="A133">
         <v>3351</v>
       </c>
       <c r="B133" t="s">
-        <v>392</v>
+        <v>391</v>
       </c>
       <c r="C133" t="s">
-        <v>264</v>
+        <v>263</v>
       </c>
       <c r="D133" t="s">
         <v>20</v>
       </c>
       <c r="E133" t="s">
         <v>57</v>
       </c>
       <c r="F133" t="s">
-        <v>393</v>
+        <v>392</v>
       </c>
       <c r="G133"/>
       <c r="H133" t="s">
-        <v>394</v>
+        <v>393</v>
       </c>
     </row>
     <row r="134" spans="1:8">
       <c r="A134">
         <v>3343</v>
       </c>
       <c r="B134" t="s">
-        <v>395</v>
+        <v>394</v>
       </c>
       <c r="C134" t="s">
         <v>100</v>
       </c>
       <c r="D134" t="s">
         <v>20</v>
       </c>
       <c r="E134" t="s">
         <v>26</v>
       </c>
       <c r="F134" t="s">
         <v>165</v>
       </c>
       <c r="G134"/>
       <c r="H134" t="s">
-        <v>396</v>
+        <v>395</v>
       </c>
     </row>
     <row r="135" spans="1:8">
       <c r="A135">
         <v>3341</v>
       </c>
       <c r="B135" t="s">
-        <v>397</v>
+        <v>396</v>
       </c>
       <c r="C135" t="s">
         <v>100</v>
       </c>
       <c r="D135" t="s">
         <v>11</v>
       </c>
       <c r="E135" t="s">
         <v>12</v>
       </c>
       <c r="F135" t="s">
         <v>106</v>
       </c>
       <c r="G135"/>
       <c r="H135" t="s">
-        <v>398</v>
+        <v>397</v>
       </c>
     </row>
     <row r="136" spans="1:8">
       <c r="A136">
         <v>3309</v>
       </c>
       <c r="B136" t="s">
-        <v>399</v>
+        <v>398</v>
       </c>
       <c r="C136" t="s">
         <v>155</v>
       </c>
       <c r="D136" t="s">
         <v>77</v>
       </c>
       <c r="E136" t="s">
         <v>78</v>
       </c>
       <c r="F136" t="s">
         <v>215</v>
       </c>
       <c r="G136"/>
       <c r="H136" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="137" spans="1:8">
       <c r="A137">
         <v>3287</v>
       </c>
       <c r="B137" t="s">
-        <v>400</v>
+        <v>399</v>
       </c>
       <c r="C137" t="s">
         <v>173</v>
       </c>
       <c r="D137" t="s">
         <v>77</v>
       </c>
       <c r="E137" t="s">
         <v>78</v>
       </c>
       <c r="F137" t="s">
-        <v>401</v>
+        <v>400</v>
       </c>
       <c r="G137"/>
       <c r="H137" t="s">
-        <v>402</v>
+        <v>401</v>
       </c>
     </row>
     <row r="138" spans="1:8">
       <c r="A138">
         <v>3243</v>
       </c>
       <c r="B138" t="s">
+        <v>402</v>
+      </c>
+      <c r="C138" t="s">
         <v>403</v>
       </c>
-      <c r="C138" t="s">
+      <c r="D138" t="s">
+        <v>20</v>
+      </c>
+      <c r="E138" t="s">
         <v>404</v>
       </c>
-      <c r="D138" t="s">
-[...2 lines deleted...]
-      <c r="E138" t="s">
+      <c r="F138" t="s">
         <v>405</v>
-      </c>
-[...1 lines deleted...]
-        <v>406</v>
       </c>
       <c r="G138"/>
       <c r="H138" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="139" spans="1:8">
       <c r="A139">
         <v>3225</v>
       </c>
       <c r="B139" t="s">
-        <v>407</v>
+        <v>406</v>
       </c>
       <c r="C139" t="s">
         <v>67</v>
       </c>
       <c r="D139" t="s">
         <v>20</v>
       </c>
       <c r="E139" t="s">
         <v>26</v>
       </c>
       <c r="F139" t="s">
-        <v>408</v>
+        <v>407</v>
       </c>
       <c r="G139"/>
       <c r="H139" t="s">
-        <v>409</v>
+        <v>408</v>
       </c>
     </row>
     <row r="140" spans="1:8">
       <c r="A140">
         <v>3193</v>
       </c>
       <c r="B140" t="s">
-        <v>410</v>
+        <v>409</v>
       </c>
       <c r="C140" t="s">
         <v>112</v>
       </c>
       <c r="D140" t="s">
         <v>20</v>
       </c>
       <c r="E140" t="s">
         <v>57</v>
       </c>
       <c r="F140" t="s">
-        <v>411</v>
+        <v>410</v>
       </c>
       <c r="G140"/>
       <c r="H140" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="141" spans="1:8">
       <c r="A141">
         <v>3187</v>
       </c>
       <c r="B141" t="s">
+        <v>412</v>
+      </c>
+      <c r="C141" t="s">
         <v>413</v>
-      </c>
-[...1 lines deleted...]
-        <v>414</v>
       </c>
       <c r="D141" t="s">
         <v>20</v>
       </c>
       <c r="E141" t="s">
         <v>26</v>
       </c>
       <c r="F141" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="G141"/>
       <c r="H141" t="s">
-        <v>415</v>
+        <v>414</v>
       </c>
     </row>
     <row r="142" spans="1:8">
       <c r="A142">
         <v>3176</v>
       </c>
       <c r="B142" t="s">
-        <v>416</v>
+        <v>415</v>
       </c>
       <c r="C142" t="s">
         <v>112</v>
       </c>
       <c r="D142" t="s">
         <v>20</v>
       </c>
       <c r="E142" t="s">
         <v>26</v>
       </c>
       <c r="F142" t="s">
-        <v>417</v>
+        <v>416</v>
       </c>
       <c r="G142"/>
       <c r="H142" t="s">
-        <v>418</v>
+        <v>417</v>
       </c>
     </row>
     <row r="143" spans="1:8">
       <c r="A143">
         <v>3167</v>
       </c>
       <c r="B143" t="s">
+        <v>418</v>
+      </c>
+      <c r="C143" t="s">
         <v>419</v>
-      </c>
-[...1 lines deleted...]
-        <v>420</v>
       </c>
       <c r="D143" t="s">
         <v>11</v>
       </c>
       <c r="E143" t="s">
         <v>48</v>
       </c>
       <c r="F143" t="s">
         <v>118</v>
       </c>
       <c r="G143"/>
       <c r="H143" t="s">
-        <v>421</v>
+        <v>420</v>
       </c>
     </row>
     <row r="144" spans="1:8">
       <c r="A144">
         <v>3154</v>
       </c>
       <c r="B144" t="s">
-        <v>422</v>
+        <v>421</v>
       </c>
       <c r="C144" t="s">
-        <v>420</v>
+        <v>419</v>
       </c>
       <c r="D144" t="s">
         <v>20</v>
       </c>
       <c r="E144" t="s">
         <v>26</v>
       </c>
       <c r="F144" t="s">
-        <v>423</v>
+        <v>422</v>
       </c>
       <c r="G144"/>
       <c r="H144" t="s">
         <v>140</v>
       </c>
     </row>
     <row r="145" spans="1:8">
       <c r="A145">
         <v>3728</v>
       </c>
       <c r="B145" t="s">
-        <v>424</v>
+        <v>423</v>
       </c>
       <c r="C145" t="s">
         <v>47</v>
       </c>
       <c r="D145" t="s">
         <v>101</v>
       </c>
       <c r="E145" t="s">
         <v>102</v>
       </c>
       <c r="F145" t="s">
-        <v>425</v>
+        <v>424</v>
       </c>
       <c r="G145"/>
       <c r="H145" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="146" spans="1:8">
       <c r="A146">
         <v>3105</v>
       </c>
       <c r="B146" t="s">
-        <v>426</v>
+        <v>425</v>
       </c>
       <c r="C146" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D146" t="s">
         <v>68</v>
       </c>
       <c r="E146" t="s">
         <v>69</v>
       </c>
       <c r="F146" t="s">
         <v>207</v>
       </c>
       <c r="G146"/>
       <c r="H146" t="s">
-        <v>427</v>
+        <v>426</v>
       </c>
     </row>
     <row r="147" spans="1:8">
       <c r="A147">
         <v>3095</v>
       </c>
       <c r="B147" t="s">
-        <v>428</v>
+        <v>427</v>
       </c>
       <c r="C147" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D147" t="s">
         <v>11</v>
       </c>
       <c r="E147" t="s">
         <v>48</v>
       </c>
       <c r="F147" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="G147"/>
       <c r="H147" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="148" spans="1:8">
       <c r="A148">
         <v>3094</v>
       </c>
       <c r="B148" t="s">
-        <v>430</v>
+        <v>429</v>
       </c>
       <c r="C148" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D148" t="s">
         <v>20</v>
       </c>
       <c r="E148" t="s">
         <v>26</v>
       </c>
       <c r="F148" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="G148"/>
       <c r="H148" t="s">
-        <v>432</v>
+        <v>431</v>
       </c>
     </row>
     <row r="149" spans="1:8">
       <c r="A149">
         <v>3093</v>
       </c>
       <c r="B149" t="s">
-        <v>433</v>
+        <v>432</v>
       </c>
       <c r="C149" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D149" t="s">
         <v>101</v>
       </c>
       <c r="E149" t="s">
         <v>102</v>
       </c>
       <c r="F149" t="s">
-        <v>434</v>
+        <v>433</v>
       </c>
       <c r="G149"/>
       <c r="H149" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="150" spans="1:8">
       <c r="A150">
         <v>3082</v>
       </c>
       <c r="B150" t="s">
-        <v>436</v>
+        <v>435</v>
       </c>
       <c r="C150" t="s">
         <v>152</v>
       </c>
       <c r="D150" t="s">
         <v>20</v>
       </c>
       <c r="E150" t="s">
         <v>57</v>
       </c>
       <c r="F150" t="s">
-        <v>437</v>
+        <v>436</v>
       </c>
       <c r="G150"/>
       <c r="H150" t="s">
-        <v>438</v>
+        <v>437</v>
       </c>
     </row>
     <row r="151" spans="1:8">
       <c r="A151">
         <v>3077</v>
       </c>
       <c r="B151" t="s">
-        <v>439</v>
+        <v>438</v>
       </c>
       <c r="C151" t="s">
-        <v>260</v>
+        <v>259</v>
       </c>
       <c r="D151" t="s">
         <v>20</v>
       </c>
       <c r="E151" t="s">
         <v>83</v>
       </c>
       <c r="F151" t="s">
-        <v>440</v>
+        <v>439</v>
       </c>
       <c r="G151"/>
       <c r="H151" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="152" spans="1:8">
       <c r="A152">
         <v>3028</v>
       </c>
       <c r="B152" t="s">
+        <v>440</v>
+      </c>
+      <c r="C152" t="s">
         <v>441</v>
-      </c>
-[...1 lines deleted...]
-        <v>442</v>
       </c>
       <c r="D152" t="s">
         <v>20</v>
       </c>
       <c r="E152" t="s">
         <v>83</v>
       </c>
       <c r="F152" t="s">
         <v>87</v>
       </c>
       <c r="G152"/>
       <c r="H152" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="153" spans="1:8">
       <c r="A153">
         <v>2997</v>
       </c>
       <c r="B153" t="s">
-        <v>443</v>
+        <v>442</v>
       </c>
       <c r="C153" t="s">
         <v>64</v>
       </c>
       <c r="D153" t="s">
         <v>20</v>
       </c>
       <c r="E153" t="s">
         <v>26</v>
       </c>
       <c r="F153" t="s">
-        <v>349</v>
+        <v>348</v>
       </c>
       <c r="G153"/>
       <c r="H153" t="s">
-        <v>444</v>
+        <v>443</v>
       </c>
     </row>
     <row r="154" spans="1:8">
       <c r="A154">
         <v>2985</v>
       </c>
       <c r="B154" t="s">
+        <v>444</v>
+      </c>
+      <c r="C154" t="s">
         <v>445</v>
-      </c>
-[...1 lines deleted...]
-        <v>446</v>
       </c>
       <c r="D154" t="s">
         <v>20</v>
       </c>
       <c r="E154" t="s">
         <v>57</v>
       </c>
       <c r="F154" t="s">
-        <v>447</v>
+        <v>446</v>
       </c>
       <c r="G154"/>
       <c r="H154" t="s">
-        <v>448</v>
+        <v>447</v>
       </c>
     </row>
     <row r="155" spans="1:8">
       <c r="A155">
         <v>2962</v>
       </c>
       <c r="B155" t="s">
-        <v>449</v>
+        <v>448</v>
       </c>
       <c r="C155" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
       <c r="D155" t="s">
         <v>20</v>
       </c>
       <c r="E155" t="s">
         <v>57</v>
       </c>
       <c r="F155" t="s">
-        <v>450</v>
+        <v>449</v>
       </c>
       <c r="G155"/>
       <c r="H155" t="s">
         <v>36</v>
       </c>
     </row>
     <row r="156" spans="1:8">
       <c r="A156">
         <v>2957</v>
       </c>
       <c r="B156" t="s">
+        <v>450</v>
+      </c>
+      <c r="C156" t="s">
         <v>451</v>
       </c>
-      <c r="C156" t="s">
+      <c r="D156" t="s">
+        <v>20</v>
+      </c>
+      <c r="E156" t="s">
+        <v>268</v>
+      </c>
+      <c r="F156" t="s">
         <v>452</v>
-      </c>
-[...7 lines deleted...]
-        <v>453</v>
       </c>
       <c r="G156"/>
       <c r="H156" t="s">
-        <v>454</v>
+        <v>453</v>
       </c>
     </row>
     <row r="157" spans="1:8">
       <c r="A157">
         <v>2948</v>
       </c>
       <c r="B157" t="s">
+        <v>454</v>
+      </c>
+      <c r="C157" t="s">
         <v>455</v>
-      </c>
-[...1 lines deleted...]
-        <v>456</v>
       </c>
       <c r="D157" t="s">
         <v>20</v>
       </c>
       <c r="E157" t="s">
         <v>83</v>
       </c>
       <c r="F157" t="s">
         <v>170</v>
       </c>
       <c r="G157"/>
       <c r="H157" t="s">
-        <v>435</v>
+        <v>434</v>
       </c>
     </row>
     <row r="158" spans="1:8">
       <c r="A158">
         <v>2896</v>
       </c>
       <c r="B158" t="s">
+        <v>456</v>
+      </c>
+      <c r="C158" t="s">
         <v>457</v>
-      </c>
-[...1 lines deleted...]
-        <v>458</v>
       </c>
       <c r="D158" t="s">
         <v>20</v>
       </c>
       <c r="E158" t="s">
         <v>57</v>
       </c>
       <c r="F158" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="G158"/>
       <c r="H158" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
     </row>
     <row r="159" spans="1:8">
       <c r="A159">
         <v>2889</v>
       </c>
       <c r="B159" t="s">
-        <v>460</v>
+        <v>459</v>
       </c>
       <c r="C159" t="s">
         <v>176</v>
       </c>
       <c r="D159" t="s">
         <v>20</v>
       </c>
       <c r="E159" t="s">
         <v>26</v>
       </c>
       <c r="F159" t="s">
-        <v>461</v>
+        <v>460</v>
       </c>
       <c r="G159"/>
       <c r="H159" t="s">
-        <v>462</v>
+        <v>461</v>
       </c>
     </row>
     <row r="160" spans="1:8">
       <c r="A160">
         <v>2886</v>
       </c>
       <c r="B160" t="s">
-        <v>463</v>
+        <v>462</v>
       </c>
       <c r="C160" t="s">
-        <v>323</v>
+        <v>322</v>
       </c>
       <c r="D160" t="s">
         <v>20</v>
       </c>
       <c r="E160" t="s">
         <v>26</v>
       </c>
       <c r="F160" t="s">
-        <v>464</v>
+        <v>463</v>
       </c>
       <c r="G160"/>
       <c r="H160" t="s">
-        <v>465</v>
+        <v>464</v>
       </c>
     </row>
     <row r="161" spans="1:8">
       <c r="A161">
         <v>2863</v>
       </c>
       <c r="B161" t="s">
-        <v>466</v>
+        <v>465</v>
       </c>
       <c r="C161" t="s">
         <v>222</v>
       </c>
       <c r="D161" t="s">
         <v>20</v>
       </c>
       <c r="E161" t="s">
         <v>57</v>
       </c>
       <c r="F161" t="s">
-        <v>334</v>
+        <v>333</v>
       </c>
       <c r="G161"/>
       <c r="H161" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="162" spans="1:8">
       <c r="A162">
         <v>2842</v>
       </c>
       <c r="B162" t="s">
-        <v>467</v>
+        <v>466</v>
       </c>
       <c r="C162" t="s">
         <v>52</v>
       </c>
       <c r="D162" t="s">
         <v>20</v>
       </c>
       <c r="E162" t="s">
         <v>57</v>
       </c>
       <c r="F162" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G162"/>
       <c r="H162" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="163" spans="1:8">
       <c r="A163">
         <v>2841</v>
       </c>
       <c r="B163" t="s">
-        <v>469</v>
+        <v>468</v>
       </c>
       <c r="C163" t="s">
         <v>52</v>
       </c>
       <c r="D163" t="s">
         <v>20</v>
       </c>
       <c r="E163" t="s">
         <v>57</v>
       </c>
       <c r="F163" t="s">
-        <v>470</v>
+        <v>469</v>
       </c>
       <c r="G163"/>
       <c r="H163" t="s">
-        <v>471</v>
+        <v>470</v>
       </c>
     </row>
     <row r="164" spans="1:8">
       <c r="A164">
         <v>2836</v>
       </c>
       <c r="B164" t="s">
-        <v>472</v>
+        <v>471</v>
       </c>
       <c r="C164" t="s">
         <v>147</v>
       </c>
       <c r="D164" t="s">
         <v>20</v>
       </c>
       <c r="E164" t="s">
         <v>26</v>
       </c>
       <c r="F164" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="G164"/>
       <c r="H164" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="165" spans="1:8">
       <c r="A165">
         <v>2809</v>
       </c>
       <c r="B165" t="s">
-        <v>474</v>
+        <v>473</v>
       </c>
       <c r="C165" t="s">
         <v>147</v>
       </c>
       <c r="D165" t="s">
         <v>20</v>
       </c>
       <c r="E165" t="s">
         <v>26</v>
       </c>
       <c r="F165" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="G165"/>
       <c r="H165" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="166" spans="1:8">
       <c r="A166">
         <v>2799</v>
       </c>
       <c r="B166" t="s">
+        <v>475</v>
+      </c>
+      <c r="C166" t="s">
         <v>476</v>
-      </c>
-[...1 lines deleted...]
-        <v>477</v>
       </c>
       <c r="D166" t="s">
         <v>20</v>
       </c>
       <c r="E166" t="s">
         <v>57</v>
       </c>
       <c r="F166" t="s">
         <v>233</v>
       </c>
       <c r="G166"/>
       <c r="H166" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="167" spans="1:8">
       <c r="A167">
         <v>2789</v>
       </c>
       <c r="B167" t="s">
-        <v>478</v>
+        <v>477</v>
       </c>
       <c r="C167" t="s">
         <v>159</v>
       </c>
       <c r="D167" t="s">
         <v>20</v>
       </c>
       <c r="E167" t="s">
         <v>26</v>
       </c>
       <c r="F167" t="s">
         <v>27</v>
       </c>
       <c r="G167"/>
       <c r="H167" t="s">
-        <v>479</v>
+        <v>478</v>
       </c>
     </row>
     <row r="168" spans="1:8">
       <c r="A168">
         <v>2774</v>
       </c>
       <c r="B168" t="s">
-        <v>480</v>
+        <v>479</v>
       </c>
       <c r="C168" t="s">
         <v>159</v>
       </c>
       <c r="D168" t="s">
         <v>20</v>
       </c>
       <c r="E168" t="s">
         <v>57</v>
       </c>
       <c r="F168" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="G168"/>
       <c r="H168" t="s">
-        <v>482</v>
+        <v>481</v>
       </c>
     </row>
     <row r="169" spans="1:8">
       <c r="A169">
         <v>2768</v>
       </c>
       <c r="B169" t="s">
+        <v>482</v>
+      </c>
+      <c r="C169" t="s">
         <v>483</v>
-      </c>
-[...1 lines deleted...]
-        <v>484</v>
       </c>
       <c r="D169" t="s">
         <v>20</v>
       </c>
       <c r="E169" t="s">
         <v>26</v>
       </c>
       <c r="F169" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="G169"/>
       <c r="H169" t="s">
-        <v>486</v>
+        <v>485</v>
       </c>
     </row>
     <row r="170" spans="1:8">
       <c r="A170">
         <v>2758</v>
       </c>
       <c r="B170" t="s">
+        <v>486</v>
+      </c>
+      <c r="C170" t="s">
         <v>487</v>
-      </c>
-[...1 lines deleted...]
-        <v>488</v>
       </c>
       <c r="D170" t="s">
         <v>20</v>
       </c>
       <c r="E170" t="s">
         <v>57</v>
       </c>
       <c r="F170" t="s">
-        <v>489</v>
+        <v>488</v>
       </c>
       <c r="G170"/>
       <c r="H170" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="171" spans="1:8">
       <c r="A171">
         <v>2752</v>
       </c>
       <c r="B171" t="s">
+        <v>489</v>
+      </c>
+      <c r="C171" t="s">
         <v>490</v>
-      </c>
-[...1 lines deleted...]
-        <v>491</v>
       </c>
       <c r="D171" t="s">
         <v>20</v>
       </c>
       <c r="E171" t="s">
         <v>57</v>
       </c>
       <c r="F171" t="s">
-        <v>431</v>
+        <v>430</v>
       </c>
       <c r="G171"/>
       <c r="H171" t="s">
-        <v>492</v>
+        <v>491</v>
       </c>
     </row>
     <row r="172" spans="1:8">
       <c r="A172">
         <v>2746</v>
       </c>
       <c r="B172" t="s">
+        <v>492</v>
+      </c>
+      <c r="C172" t="s">
         <v>493</v>
-      </c>
-[...1 lines deleted...]
-        <v>494</v>
       </c>
       <c r="D172" t="s">
         <v>20</v>
       </c>
       <c r="E172" t="s">
         <v>57</v>
       </c>
       <c r="F172" t="s">
-        <v>481</v>
+        <v>480</v>
       </c>
       <c r="G172"/>
       <c r="H172" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="173" spans="1:8">
       <c r="A173">
         <v>2727</v>
       </c>
       <c r="B173" t="s">
-        <v>495</v>
+        <v>494</v>
       </c>
       <c r="C173" t="s">
         <v>16</v>
       </c>
       <c r="D173" t="s">
         <v>20</v>
       </c>
       <c r="E173" t="s">
         <v>26</v>
       </c>
       <c r="F173" t="s">
-        <v>265</v>
+        <v>264</v>
       </c>
       <c r="G173"/>
       <c r="H173" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="174" spans="1:8">
       <c r="A174">
         <v>2726</v>
       </c>
       <c r="B174" t="s">
-        <v>497</v>
+        <v>496</v>
       </c>
       <c r="C174" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D174" t="s">
         <v>20</v>
       </c>
       <c r="E174" t="s">
         <v>57</v>
       </c>
       <c r="F174" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G174"/>
       <c r="H174" t="s">
-        <v>496</v>
+        <v>495</v>
       </c>
     </row>
     <row r="175" spans="1:8">
       <c r="A175">
         <v>2725</v>
       </c>
       <c r="B175" t="s">
+        <v>497</v>
+      </c>
+      <c r="C175" t="s">
         <v>498</v>
-      </c>
-[...1 lines deleted...]
-        <v>499</v>
       </c>
       <c r="D175" t="s">
         <v>20</v>
       </c>
       <c r="E175" t="s">
         <v>57</v>
       </c>
       <c r="F175" t="s">
-        <v>459</v>
+        <v>458</v>
       </c>
       <c r="G175"/>
       <c r="H175" t="s">
-        <v>500</v>
+        <v>499</v>
       </c>
     </row>
     <row r="176" spans="1:8">
       <c r="A176">
         <v>2678</v>
       </c>
       <c r="B176" t="s">
-        <v>501</v>
+        <v>500</v>
       </c>
       <c r="C176" t="s">
         <v>56</v>
       </c>
       <c r="D176" t="s">
         <v>20</v>
       </c>
       <c r="E176" t="s">
         <v>26</v>
       </c>
       <c r="F176" t="s">
-        <v>502</v>
+        <v>501</v>
       </c>
       <c r="G176"/>
       <c r="H176" t="s">
-        <v>429</v>
+        <v>428</v>
       </c>
     </row>
     <row r="177" spans="1:8">
       <c r="A177">
         <v>2667</v>
       </c>
       <c r="B177" t="s">
-        <v>503</v>
+        <v>502</v>
       </c>
       <c r="C177" t="s">
         <v>56</v>
       </c>
       <c r="D177" t="s">
         <v>20</v>
       </c>
       <c r="E177" t="s">
         <v>57</v>
       </c>
       <c r="F177" t="s">
-        <v>504</v>
+        <v>503</v>
       </c>
       <c r="G177"/>
       <c r="H177" t="s">
-        <v>505</v>
+        <v>504</v>
       </c>
     </row>
     <row r="178" spans="1:8">
       <c r="A178">
         <v>2660</v>
       </c>
       <c r="B178" t="s">
-        <v>506</v>
+        <v>505</v>
       </c>
       <c r="C178" t="s">
         <v>82</v>
       </c>
       <c r="D178" t="s">
         <v>20</v>
       </c>
       <c r="E178" t="s">
         <v>57</v>
       </c>
       <c r="F178" t="s">
-        <v>507</v>
+        <v>506</v>
       </c>
       <c r="G178"/>
       <c r="H178" t="s">
-        <v>508</v>
+        <v>507</v>
       </c>
     </row>
     <row r="179" spans="1:8">
       <c r="A179">
         <v>2648</v>
       </c>
       <c r="B179" t="s">
+        <v>508</v>
+      </c>
+      <c r="C179" t="s">
         <v>509</v>
-      </c>
-[...1 lines deleted...]
-        <v>510</v>
       </c>
       <c r="D179" t="s">
         <v>11</v>
       </c>
       <c r="E179" t="s">
         <v>48</v>
       </c>
       <c r="F179" t="s">
         <v>73</v>
       </c>
       <c r="G179"/>
       <c r="H179" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="180" spans="1:8">
       <c r="A180">
         <v>2556</v>
       </c>
       <c r="B180" t="s">
+        <v>510</v>
+      </c>
+      <c r="C180" t="s">
         <v>511</v>
-      </c>
-[...1 lines deleted...]
-        <v>512</v>
       </c>
       <c r="D180" t="s">
         <v>20</v>
       </c>
       <c r="E180" t="s">
         <v>26</v>
       </c>
       <c r="F180" t="s">
         <v>180</v>
       </c>
       <c r="G180"/>
       <c r="H180" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="181" spans="1:8">
       <c r="A181">
         <v>2554</v>
       </c>
       <c r="B181" t="s">
-        <v>513</v>
+        <v>512</v>
       </c>
       <c r="C181" t="s">
         <v>108</v>
       </c>
       <c r="D181" t="s">
         <v>20</v>
       </c>
       <c r="E181" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="F181" t="s">
-        <v>514</v>
+        <v>513</v>
       </c>
       <c r="G181"/>
       <c r="H181" t="s">
         <v>168</v>
       </c>
     </row>
     <row r="182" spans="1:8">
       <c r="A182">
         <v>2553</v>
       </c>
       <c r="B182" t="s">
-        <v>515</v>
+        <v>514</v>
       </c>
       <c r="C182" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D182" t="s">
         <v>20</v>
       </c>
       <c r="E182" t="s">
         <v>57</v>
       </c>
       <c r="F182" t="s">
-        <v>475</v>
+        <v>474</v>
       </c>
       <c r="G182"/>
       <c r="H182" t="s">
-        <v>330</v>
+        <v>329</v>
       </c>
     </row>
     <row r="183" spans="1:8">
       <c r="A183">
         <v>2524</v>
       </c>
       <c r="B183" t="s">
-        <v>516</v>
+        <v>515</v>
       </c>
       <c r="C183" t="s">
         <v>86</v>
       </c>
       <c r="D183" t="s">
         <v>20</v>
       </c>
       <c r="E183" t="s">
         <v>57</v>
       </c>
       <c r="F183" t="s">
-        <v>251</v>
+        <v>250</v>
       </c>
       <c r="G183"/>
       <c r="H183" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="184" spans="1:8">
       <c r="A184">
         <v>2523</v>
       </c>
       <c r="B184" t="s">
-        <v>517</v>
+        <v>516</v>
       </c>
       <c r="C184" t="s">
         <v>86</v>
       </c>
       <c r="D184" t="s">
         <v>20</v>
       </c>
       <c r="E184" t="s">
         <v>26</v>
       </c>
       <c r="F184" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="G184"/>
       <c r="H184" t="s">
-        <v>519</v>
+        <v>518</v>
       </c>
     </row>
     <row r="185" spans="1:8">
       <c r="A185">
         <v>2513</v>
       </c>
       <c r="B185" t="s">
-        <v>520</v>
+        <v>519</v>
       </c>
       <c r="C185" t="s">
         <v>139</v>
       </c>
       <c r="D185" t="s">
         <v>20</v>
       </c>
       <c r="E185" t="s">
         <v>26</v>
       </c>
       <c r="F185" t="s">
-        <v>518</v>
+        <v>517</v>
       </c>
       <c r="G185"/>
       <c r="H185" t="s">
-        <v>521</v>
+        <v>520</v>
       </c>
     </row>
     <row r="186" spans="1:8">
       <c r="A186">
         <v>2476</v>
       </c>
       <c r="B186" t="s">
-        <v>522</v>
+        <v>521</v>
       </c>
       <c r="C186" t="s">
-        <v>512</v>
+        <v>511</v>
       </c>
       <c r="D186" t="s">
         <v>20</v>
       </c>
       <c r="E186" t="s">
         <v>26</v>
       </c>
       <c r="F186" t="s">
-        <v>523</v>
+        <v>522</v>
       </c>
       <c r="G186"/>
       <c r="H186" t="s">
         <v>145</v>
       </c>
     </row>
     <row r="187" spans="1:8">
       <c r="A187">
         <v>2459</v>
       </c>
       <c r="B187" t="s">
+        <v>523</v>
+      </c>
+      <c r="C187" t="s">
         <v>524</v>
-      </c>
-[...1 lines deleted...]
-        <v>525</v>
       </c>
       <c r="D187" t="s">
         <v>20</v>
       </c>
       <c r="E187" t="s">
         <v>57</v>
       </c>
       <c r="F187" t="s">
-        <v>485</v>
+        <v>484</v>
       </c>
       <c r="G187"/>
       <c r="H187" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="188" spans="1:8">
       <c r="A188">
         <v>2427</v>
       </c>
       <c r="B188" t="s">
-        <v>526</v>
+        <v>525</v>
       </c>
       <c r="C188" t="s">
-        <v>273</v>
+        <v>272</v>
       </c>
       <c r="D188" t="s">
         <v>20</v>
       </c>
       <c r="E188" t="s">
         <v>26</v>
       </c>
       <c r="F188" t="s">
-        <v>527</v>
+        <v>526</v>
       </c>
       <c r="G188"/>
       <c r="H188" t="s">
-        <v>528</v>
+        <v>527</v>
       </c>
     </row>
     <row r="189" spans="1:8">
       <c r="A189">
         <v>2376</v>
       </c>
       <c r="B189" t="s">
-        <v>529</v>
+        <v>528</v>
       </c>
       <c r="C189" t="s">
         <v>19</v>
       </c>
       <c r="D189" t="s">
         <v>20</v>
       </c>
       <c r="E189" t="s">
-        <v>405</v>
+        <v>404</v>
       </c>
       <c r="F189" t="s">
-        <v>530</v>
+        <v>529</v>
       </c>
       <c r="G189"/>
       <c r="H189" t="s">
-        <v>266</v>
+        <v>265</v>
       </c>
     </row>
     <row r="190" spans="1:8">
       <c r="A190">
         <v>2367</v>
       </c>
       <c r="B190" t="s">
-        <v>531</v>
+        <v>530</v>
       </c>
       <c r="C190" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
       <c r="D190" t="s">
         <v>20</v>
       </c>
       <c r="E190" t="s">
         <v>26</v>
       </c>
       <c r="F190" t="s">
-        <v>532</v>
+        <v>531</v>
       </c>
       <c r="G190"/>
       <c r="H190" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="191" spans="1:8">
       <c r="A191">
         <v>2331</v>
       </c>
       <c r="B191" t="s">
+        <v>532</v>
+      </c>
+      <c r="C191" t="s">
         <v>533</v>
-      </c>
-[...1 lines deleted...]
-        <v>534</v>
       </c>
       <c r="D191" t="s">
         <v>20</v>
       </c>
       <c r="E191" t="s">
         <v>26</v>
       </c>
       <c r="F191" t="s">
-        <v>468</v>
+        <v>467</v>
       </c>
       <c r="G191"/>
       <c r="H191" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
     </row>
     <row r="192" spans="1:8">
       <c r="A192">
         <v>2316</v>
       </c>
       <c r="B192" t="s">
+        <v>535</v>
+      </c>
+      <c r="C192" t="s">
         <v>536</v>
-      </c>
-[...1 lines deleted...]
-        <v>537</v>
       </c>
       <c r="D192" t="s">
         <v>20</v>
       </c>
       <c r="E192" t="s">
         <v>57</v>
       </c>
       <c r="F192" t="s">
-        <v>538</v>
+        <v>537</v>
       </c>
       <c r="G192"/>
       <c r="H192" t="s">
         <v>32</v>
       </c>
     </row>
     <row r="193" spans="1:8">
       <c r="A193">
         <v>2302</v>
       </c>
       <c r="B193" t="s">
-        <v>539</v>
+        <v>538</v>
       </c>
       <c r="C193" t="s">
         <v>38</v>
       </c>
       <c r="D193" t="s">
         <v>20</v>
       </c>
       <c r="E193" t="s">
         <v>57</v>
       </c>
       <c r="F193" t="s">
         <v>65</v>
       </c>
       <c r="G193"/>
       <c r="H193" t="s">
-        <v>540</v>
+        <v>539</v>
       </c>
     </row>
     <row r="194" spans="1:8">
       <c r="A194">
         <v>2115</v>
       </c>
       <c r="B194" t="s">
-        <v>541</v>
+        <v>540</v>
       </c>
       <c r="C194" t="s">
         <v>210</v>
       </c>
       <c r="D194" t="s">
         <v>11</v>
       </c>
       <c r="E194" t="s">
         <v>48</v>
       </c>
       <c r="F194" t="s">
-        <v>249</v>
+        <v>248</v>
       </c>
       <c r="G194"/>
       <c r="H194" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="195" spans="1:8">
       <c r="A195">
         <v>2278</v>
       </c>
       <c r="B195" t="s">
+        <v>541</v>
+      </c>
+      <c r="C195" t="s">
         <v>542</v>
-      </c>
-[...1 lines deleted...]
-        <v>543</v>
       </c>
       <c r="D195" t="s">
         <v>20</v>
       </c>
       <c r="E195" t="s">
         <v>26</v>
       </c>
       <c r="F195" t="s">
-        <v>544</v>
+        <v>543</v>
       </c>
       <c r="G195"/>
       <c r="H195" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="196" spans="1:8">
       <c r="A196">
         <v>2272</v>
       </c>
       <c r="B196" t="s">
+        <v>544</v>
+      </c>
+      <c r="C196" t="s">
         <v>545</v>
-      </c>
-[...1 lines deleted...]
-        <v>546</v>
       </c>
       <c r="D196" t="s">
         <v>20</v>
       </c>
       <c r="E196" t="s">
         <v>26</v>
       </c>
       <c r="F196" t="s">
-        <v>547</v>
+        <v>546</v>
       </c>
       <c r="G196"/>
       <c r="H196" t="s">
-        <v>548</v>
+        <v>547</v>
       </c>
     </row>
     <row r="197" spans="1:8">
       <c r="A197">
         <v>2249</v>
       </c>
       <c r="B197" t="s">
-        <v>549</v>
+        <v>548</v>
       </c>
       <c r="C197" t="s">
         <v>128</v>
       </c>
       <c r="D197" t="s">
         <v>20</v>
       </c>
       <c r="E197" t="s">
         <v>26</v>
       </c>
       <c r="F197" t="s">
-        <v>550</v>
+        <v>549</v>
       </c>
       <c r="G197"/>
       <c r="H197" t="s">
-        <v>551</v>
+        <v>550</v>
       </c>
     </row>
     <row r="198" spans="1:8">
       <c r="A198">
         <v>2170</v>
       </c>
       <c r="B198" t="s">
-        <v>552</v>
+        <v>551</v>
       </c>
       <c r="C198" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D198" t="s">
         <v>11</v>
       </c>
       <c r="E198" t="s">
         <v>48</v>
       </c>
       <c r="F198" t="s">
-        <v>553</v>
+        <v>552</v>
       </c>
       <c r="G198"/>
       <c r="H198" t="s">
         <v>74</v>
       </c>
     </row>
     <row r="199" spans="1:8">
       <c r="A199">
         <v>2213</v>
       </c>
       <c r="B199" t="s">
-        <v>554</v>
+        <v>553</v>
       </c>
       <c r="C199" t="s">
         <v>135</v>
       </c>
       <c r="D199" t="s">
         <v>20</v>
       </c>
       <c r="E199" t="s">
         <v>57</v>
       </c>
       <c r="F199" t="s">
-        <v>555</v>
+        <v>554</v>
       </c>
       <c r="G199"/>
       <c r="H199" t="s">
-        <v>556</v>
+        <v>555</v>
       </c>
     </row>
     <row r="200" spans="1:8">
       <c r="A200">
         <v>2192</v>
       </c>
       <c r="B200" t="s">
+        <v>556</v>
+      </c>
+      <c r="C200" t="s">
         <v>557</v>
-      </c>
-[...1 lines deleted...]
-        <v>558</v>
       </c>
       <c r="D200" t="s">
         <v>20</v>
       </c>
       <c r="E200" t="s">
         <v>26</v>
       </c>
       <c r="F200" t="s">
-        <v>473</v>
+        <v>472</v>
       </c>
       <c r="G200"/>
       <c r="H200" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="201" spans="1:8">
       <c r="A201">
         <v>2117</v>
       </c>
       <c r="B201" t="s">
-        <v>559</v>
+        <v>558</v>
       </c>
       <c r="C201" t="s">
         <v>210</v>
       </c>
       <c r="D201" t="s">
         <v>20</v>
       </c>
       <c r="E201" t="s">
         <v>57</v>
       </c>
       <c r="F201" t="s">
         <v>211</v>
       </c>
       <c r="G201"/>
       <c r="H201" t="s">
         <v>171</v>
       </c>
     </row>
     <row r="202" spans="1:8">
       <c r="A202">
         <v>2116</v>
       </c>
       <c r="B202" t="s">
-        <v>560</v>
+        <v>559</v>
       </c>
       <c r="C202" t="s">
         <v>210</v>
       </c>
       <c r="D202" t="s">
         <v>20</v>
       </c>
       <c r="E202" t="s">
         <v>57</v>
       </c>
       <c r="F202" t="s">
         <v>211</v>
       </c>
       <c r="G202"/>
       <c r="H202" t="s">
-        <v>561</v>
+        <v>560</v>
       </c>
     </row>
     <row r="203" spans="1:8">
       <c r="A203">
         <v>2076</v>
       </c>
       <c r="B203" t="s">
+        <v>561</v>
+      </c>
+      <c r="C203" t="s">
         <v>562</v>
-      </c>
-[...1 lines deleted...]
-        <v>563</v>
       </c>
       <c r="D203" t="s">
         <v>20</v>
       </c>
       <c r="E203" t="s">
         <v>57</v>
       </c>
       <c r="F203" t="s">
-        <v>564</v>
+        <v>563</v>
       </c>
       <c r="G203"/>
       <c r="H203" t="s">
         <v>17</v>
       </c>
     </row>
     <row r="204" spans="1:8">
       <c r="A204">
         <v>2067</v>
       </c>
       <c r="B204" t="s">
-        <v>565</v>
+        <v>564</v>
       </c>
       <c r="C204" t="s">
-        <v>563</v>
+        <v>562</v>
       </c>
       <c r="D204" t="s">
         <v>20</v>
       </c>
       <c r="E204" t="s">
         <v>53</v>
       </c>
       <c r="F204" t="s">
-        <v>566</v>
+        <v>565</v>
       </c>
       <c r="G204"/>
       <c r="H204" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="205" spans="1:8">
       <c r="A205">
         <v>2029</v>
       </c>
       <c r="B205" t="s">
-        <v>567</v>
+        <v>566</v>
       </c>
       <c r="C205" t="s">
         <v>110</v>
       </c>
       <c r="D205" t="s">
         <v>20</v>
       </c>
       <c r="E205" t="s">
         <v>26</v>
       </c>
       <c r="F205" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
       <c r="G205"/>
       <c r="H205" t="s">
-        <v>568</v>
+        <v>567</v>
       </c>
     </row>
     <row r="206" spans="1:8">
       <c r="A206">
         <v>2024</v>
       </c>
       <c r="B206" t="s">
-        <v>569</v>
+        <v>568</v>
       </c>
       <c r="C206" t="s">
         <v>30</v>
       </c>
       <c r="D206" t="s">
         <v>20</v>
       </c>
       <c r="E206" t="s">
         <v>26</v>
       </c>
       <c r="F206" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="G206"/>
       <c r="H206" t="s">
-        <v>571</v>
+        <v>570</v>
       </c>
     </row>
     <row r="207" spans="1:8">
       <c r="A207">
         <v>2014</v>
       </c>
       <c r="B207" t="s">
-        <v>572</v>
+        <v>571</v>
       </c>
       <c r="C207" t="s">
         <v>30</v>
       </c>
       <c r="D207" t="s">
         <v>20</v>
       </c>
       <c r="E207" t="s">
         <v>26</v>
       </c>
       <c r="F207" t="s">
-        <v>570</v>
+        <v>569</v>
       </c>
       <c r="G207"/>
       <c r="H207" t="s">
-        <v>573</v>
+        <v>572</v>
       </c>
     </row>
     <row r="208" spans="1:8">
       <c r="A208">
         <v>2171</v>
       </c>
       <c r="B208" t="s">
-        <v>574</v>
+        <v>573</v>
       </c>
       <c r="C208" t="s">
-        <v>268</v>
+        <v>267</v>
       </c>
       <c r="D208" t="s">
         <v>68</v>
       </c>
       <c r="E208" t="s">
         <v>69</v>
       </c>
       <c r="F208" t="s">
-        <v>575</v>
+        <v>574</v>
       </c>
       <c r="G208"/>
       <c r="H208" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="209" spans="1:8">
       <c r="A209">
         <v>2000</v>
       </c>
       <c r="B209" t="s">
+        <v>575</v>
+      </c>
+      <c r="C209" t="s">
         <v>576</v>
-      </c>
-[...1 lines deleted...]
-        <v>577</v>
       </c>
       <c r="D209" t="s">
         <v>20</v>
       </c>
       <c r="E209" t="s">
         <v>53</v>
       </c>
       <c r="F209" t="s">
-        <v>578</v>
+        <v>577</v>
       </c>
       <c r="G209"/>
       <c r="H209" t="s">
-        <v>412</v>
+        <v>411</v>
       </c>
     </row>
     <row r="210" spans="1:8">
       <c r="A210">
         <v>1962</v>
       </c>
       <c r="B210" t="s">
-        <v>579</v>
+        <v>578</v>
       </c>
       <c r="C210" t="s">
         <v>185</v>
       </c>
       <c r="D210" t="s">
         <v>20</v>
       </c>
       <c r="E210" t="s">
         <v>57</v>
       </c>
       <c r="F210" t="s">
         <v>148</v>
       </c>
       <c r="G210"/>
       <c r="H210" t="s">
-        <v>580</v>
+        <v>579</v>
       </c>
     </row>
     <row r="211" spans="1:8">
       <c r="A211">
         <v>1859</v>
       </c>
       <c r="B211" t="s">
+        <v>580</v>
+      </c>
+      <c r="C211" t="s">
         <v>581</v>
-      </c>
-[...1 lines deleted...]
-        <v>582</v>
       </c>
       <c r="D211" t="s">
         <v>20</v>
       </c>
       <c r="E211" t="s">
         <v>26</v>
       </c>
       <c r="F211" t="s">
         <v>233</v>
       </c>
       <c r="G211"/>
       <c r="H211" t="s">
-        <v>535</v>
+        <v>534</v>
       </c>
     </row>
     <row r="212" spans="1:8">
       <c r="A212">
         <v>2111</v>
       </c>
       <c r="B212" t="s">
-        <v>583</v>
+        <v>582</v>
       </c>
       <c r="C212" t="s">
         <v>210</v>
       </c>
       <c r="D212" t="s">
         <v>11</v>
       </c>
       <c r="E212" t="s">
         <v>12</v>
       </c>
       <c r="F212" t="s">
-        <v>584</v>
+        <v>583</v>
       </c>
       <c r="G212"/>
       <c r="H212" t="s">
-        <v>585</v>
+        <v>584</v>
       </c>
     </row>
     <row r="213" spans="1:8">
       <c r="A213">
         <v>2228</v>
       </c>
       <c r="B213" t="s">
-        <v>586</v>
+        <v>585</v>
       </c>
       <c r="C213" t="s">
         <v>210</v>
       </c>
       <c r="D213" t="s">
         <v>20</v>
       </c>
       <c r="E213" t="s">
         <v>57</v>
       </c>
       <c r="F213" t="s">
-        <v>587</v>
+        <v>586</v>
       </c>
       <c r="G213"/>
       <c r="H213" t="s">
-        <v>588</v>
+        <v>587</v>
       </c>
     </row>
     <row r="214" spans="1:8">
       <c r="A214">
         <v>3775</v>
       </c>
       <c r="B214" t="s">
-        <v>589</v>
+        <v>588</v>
       </c>
       <c r="C214" t="s">
         <v>132</v>
       </c>
       <c r="D214" t="s">
         <v>11</v>
       </c>
       <c r="E214" t="s">
         <v>48</v>
       </c>
       <c r="F214" t="s">
         <v>13</v>
       </c>
       <c r="G214"/>
       <c r="H214" t="s">
-        <v>590</v>
+        <v>589</v>
       </c>
     </row>
     <row r="215" spans="1:8">
       <c r="A215">
         <v>1046</v>
       </c>
       <c r="B215" t="s">
-        <v>591</v>
+        <v>590</v>
       </c>
       <c r="C215" t="s">
-        <v>534</v>
+        <v>533</v>
       </c>
       <c r="D215" t="s">
         <v>20</v>
       </c>
       <c r="E215" t="s">
         <v>57</v>
       </c>
       <c r="F215" t="s">
-        <v>592</v>
+        <v>591</v>
       </c>
       <c r="G215"/>
       <c r="H215" t="s">
-        <v>593</v>
+        <v>592</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>