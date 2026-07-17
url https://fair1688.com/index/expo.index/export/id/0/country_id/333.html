--- v0 (2026-06-01)
+++ v1 (2026-07-17)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="279">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-06-02 05:04:40</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
+  <si>
+    <t>展会清单 导出时间：2026-07-17 10:21:59</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -101,110 +101,116 @@
   <si>
     <t>70家</t>
   </si>
   <si>
     <t>波兰国际水处理技术设备展览会 - WATER Expo Poland</t>
   </si>
   <si>
     <t>2026年01月13日-01月15日</t>
   </si>
   <si>
     <t>波兰空压机及气动技术展览会 - Pneumatics Warsaw</t>
   </si>
   <si>
     <t>动力传动</t>
   </si>
   <si>
     <t>2026年04月14日-04月16日</t>
   </si>
   <si>
     <t>波兰绝缘材料与技术应用展览会 - ISOLTEX</t>
   </si>
   <si>
     <t>电线 / 电缆</t>
   </si>
   <si>
+    <t>2027年02月23日-02月25日</t>
+  </si>
+  <si>
+    <t>波兰国际化工业技术展览会 - ChemTEC Poland</t>
+  </si>
+  <si>
+    <t>化工</t>
+  </si>
+  <si>
+    <t>2026年05月19日-05月21日</t>
+  </si>
+  <si>
+    <t>波兰国际激光技术展览会 - LASER-TECHNICA</t>
+  </si>
+  <si>
+    <t>光电 / 激光</t>
+  </si>
+  <si>
+    <t>2026年05月12日-05月14日</t>
+  </si>
+  <si>
+    <t>波兰国际复合材料技术及应用展览会 - COMPOSITE POLAND</t>
+  </si>
+  <si>
+    <t>复合材料</t>
+  </si>
+  <si>
+    <t>2026年02月03日-02月05日</t>
+  </si>
+  <si>
+    <t>80家</t>
+  </si>
+  <si>
+    <t>波兰国际管材展览会 - TUBE TECHNIC</t>
+  </si>
+  <si>
+    <t>管材</t>
+  </si>
+  <si>
+    <t>波兰电线电缆展览会 - Wire Tech Poland</t>
+  </si>
+  <si>
+    <t>2026年12月01日-12月03日</t>
+  </si>
+  <si>
+    <t>90家</t>
+  </si>
+  <si>
+    <t>波兰国际建筑及装饰材料展览会 - Warsaw Build</t>
+  </si>
+  <si>
+    <t>装潢装饰</t>
+  </si>
+  <si>
+    <t>2025年10月22日-10月25日</t>
+  </si>
+  <si>
+    <t>波兰华沙卫浴及陶瓷设备展览会 - BATH &amp; CERAMICS EXPO</t>
+  </si>
+  <si>
+    <t>陶瓷</t>
+  </si>
+  <si>
     <t>2026年02月24日-02月26日</t>
   </si>
   <si>
-    <t>波兰国际化工业技术展览会 - ChemTEC Poland</t>
-[...55 lines deleted...]
-  <si>
     <t>130家</t>
   </si>
   <si>
     <t>波兰华沙塑料展览会 - Warsaw Plast Expo</t>
   </si>
   <si>
     <t>橡胶 / 塑料</t>
   </si>
   <si>
     <t>200家</t>
   </si>
   <si>
     <t>波兰华沙照明展览会 - Trade Show Light</t>
   </si>
   <si>
     <t>照明 / LED</t>
   </si>
   <si>
     <t>波兰华沙会展中心</t>
   </si>
   <si>
     <t>2026年01月28日-01月30日</t>
   </si>
   <si>
     <t>245家</t>
@@ -290,471 +296,474 @@
   <si>
     <t>金属 / 冶金工业</t>
   </si>
   <si>
     <t>2026年01月20日-01月22日</t>
   </si>
   <si>
     <t>360家</t>
   </si>
   <si>
     <t>波兰波兹南工业展览会 - ITM INDUSTRY EUROPE</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
     <t>2026年05月26日-05月29日</t>
   </si>
   <si>
     <t>685家</t>
   </si>
   <si>
     <t>波兰华沙工业展览会 - Warsaw Industry Week</t>
   </si>
   <si>
+    <t>2026年11月03日-11月05日</t>
+  </si>
+  <si>
+    <t>378家</t>
+  </si>
+  <si>
+    <t>波兰紧固件展览会 - Fastener Poland</t>
+  </si>
+  <si>
+    <t>紧固件</t>
+  </si>
+  <si>
+    <t>欧洲-波兰-克拉科夫</t>
+  </si>
+  <si>
+    <t>波兰克拉科夫会展中心</t>
+  </si>
+  <si>
+    <t>2025年10月15日-10月16日</t>
+  </si>
+  <si>
+    <t>450家</t>
+  </si>
+  <si>
+    <t>波兰测试测量及控制展览会 - Control-Tech</t>
+  </si>
+  <si>
+    <t>自动化 / 仪表</t>
+  </si>
+  <si>
+    <t>2026年10月06日-10月08日</t>
+  </si>
+  <si>
+    <t>波兰铝工业展览会 - ALUMINIUM &amp; NONFERMET</t>
+  </si>
+  <si>
+    <t>铝工业</t>
+  </si>
+  <si>
+    <t>2026年09月22日-09月24日</t>
+  </si>
+  <si>
+    <t>波兰华沙紧固件展览会 - Fastech Expo</t>
+  </si>
+  <si>
+    <t>2025年06月10日-06月12日</t>
+  </si>
+  <si>
+    <t>268家</t>
+  </si>
+  <si>
+    <t>波兰电子及自动化展览会 - TEiA</t>
+  </si>
+  <si>
+    <t>电子工业</t>
+  </si>
+  <si>
+    <t>2027年04月06日-04月09日</t>
+  </si>
+  <si>
+    <t>波兰流体动力与液压气动展览会 - FLUID POWER</t>
+  </si>
+  <si>
+    <t>波兰表面处理展览会 - EXPO-SURFACE</t>
+  </si>
+  <si>
+    <t>表面处理</t>
+  </si>
+  <si>
+    <t>波兰紧固件展览会 - STOM-FIX</t>
+  </si>
+  <si>
+    <t>431家</t>
+  </si>
+  <si>
+    <t>波兰机器人展览会 - STOM-ROBOTICS</t>
+  </si>
+  <si>
+    <t>机器人</t>
+  </si>
+  <si>
+    <t>波兰金属切割展览会 - STOM-BLECH &amp; CUTTING</t>
+  </si>
+  <si>
+    <t>焊接切割</t>
+  </si>
+  <si>
+    <t>波兰华沙纺织及家纺展览会 - Textile Poland Expo</t>
+  </si>
+  <si>
+    <t>纺织原料</t>
+  </si>
+  <si>
+    <t>2025年11月18日-11月20日</t>
+  </si>
+  <si>
+    <t>波兰波兹南实验室设备和技术展览会 - LABS EXPO</t>
+  </si>
+  <si>
+    <t>实验仪器</t>
+  </si>
+  <si>
+    <t>2026年03月18日-03月19日</t>
+  </si>
+  <si>
+    <t>波兰凯尔采农业及农业机械展览会 - AGROTECH</t>
+  </si>
+  <si>
+    <t>农业 / 农业机械</t>
+  </si>
+  <si>
+    <t>2026年03月13日-03月15日</t>
+  </si>
+  <si>
+    <t>729家</t>
+  </si>
+  <si>
+    <t>波兰凯尔采木工机械展览会 - LAS-EXPO</t>
+  </si>
+  <si>
+    <t>木工机械</t>
+  </si>
+  <si>
+    <t>波兰波兹南教育装备展览会 - Targi Edukacyjne</t>
+  </si>
+  <si>
+    <t>教育 / 幼教</t>
+  </si>
+  <si>
+    <t>405家</t>
+  </si>
+  <si>
+    <t>波兰华沙医药制药展览会 - Pharmacy Expo</t>
+  </si>
+  <si>
+    <t>制药医药</t>
+  </si>
+  <si>
+    <t>2026年03月03日-03月05日</t>
+  </si>
+  <si>
+    <t>波兰华沙钓具展览会 - Warsaw Fishing Days</t>
+  </si>
+  <si>
+    <t>狩猎钓具</t>
+  </si>
+  <si>
+    <t>2023年02月23日-02月25日</t>
+  </si>
+  <si>
+    <t>波兰华沙狩猎展览会 - Hunting Expo</t>
+  </si>
+  <si>
+    <t>420家</t>
+  </si>
+  <si>
+    <t>波兰华沙车展 - Warsaw Fleet Expo</t>
+  </si>
+  <si>
+    <t>波兰华沙智能家居展览会 - Smart Home Expo</t>
+  </si>
+  <si>
+    <t>家居</t>
+  </si>
+  <si>
+    <t>2026年02月10日-02月12日</t>
+  </si>
+  <si>
+    <t>波兰波兹南美容美发展览会 - LOOK / BEAUTYVISION FAIR</t>
+  </si>
+  <si>
+    <t>美容 / 化妆用品</t>
+  </si>
+  <si>
+    <t>2026年04月11日-04月12日</t>
+  </si>
+  <si>
+    <t>274家</t>
+  </si>
+  <si>
+    <t>波兰波兹南家居装饰展览会 - HOME DECOR</t>
+  </si>
+  <si>
+    <t>2026年02月24日-02月27日</t>
+  </si>
+  <si>
+    <t>260家</t>
+  </si>
+  <si>
+    <t>波兰服装及纺织展览会 - FAST TEXTILE</t>
+  </si>
+  <si>
+    <t>服装服饰</t>
+  </si>
+  <si>
+    <t>700家</t>
+  </si>
+  <si>
+    <t>波兰鞋业及皮革展览会 - PF SHOW</t>
+  </si>
+  <si>
+    <t>皮革 / 鞋类</t>
+  </si>
+  <si>
+    <t>2023年10月10日-10月12日</t>
+  </si>
+  <si>
+    <t>波兰食品展览会 - Food Tech Expo</t>
+  </si>
+  <si>
+    <t>食品饮料</t>
+  </si>
+  <si>
+    <t>2025年11月25日-11月27日</t>
+  </si>
+  <si>
+    <t>500家</t>
+  </si>
+  <si>
+    <t>波兰华沙家庭用品展览会 - Warsaw Home &amp; Contract</t>
+  </si>
+  <si>
+    <t>礼品 / 家庭用品</t>
+  </si>
+  <si>
+    <t>665家</t>
+  </si>
+  <si>
+    <t>波兰咖啡及烘焙展览会 - Warsaw Sweet Tech</t>
+  </si>
+  <si>
+    <t>茶 / 咖啡</t>
+  </si>
+  <si>
+    <t>2025年09月16日-09月18日</t>
+  </si>
+  <si>
+    <t>150家</t>
+  </si>
+  <si>
+    <t>波兰食品加工展览会 - Warsaw Food</t>
+  </si>
+  <si>
+    <t>食品加工</t>
+  </si>
+  <si>
+    <t>230家</t>
+  </si>
+  <si>
+    <t>波兰混凝土展览会 - Europe ICCX</t>
+  </si>
+  <si>
+    <t>混凝土及砂浆</t>
+  </si>
+  <si>
+    <t>2026年03月04日-03月05日</t>
+  </si>
+  <si>
+    <t>波兰宠物用品展览会 - Animals &amp; Veterinary Days</t>
+  </si>
+  <si>
+    <t>宠物用品</t>
+  </si>
+  <si>
+    <t>2026年06月26日-06月28日</t>
+  </si>
+  <si>
+    <t>120家</t>
+  </si>
+  <si>
+    <t>波兰渔业展览会 - POLFISH</t>
+  </si>
+  <si>
+    <t>畜牧 / 水产</t>
+  </si>
+  <si>
+    <t>欧洲-波兰-格但斯克</t>
+  </si>
+  <si>
+    <t>波兰格但斯克会展中心</t>
+  </si>
+  <si>
+    <t>2026年09月09日-09月11日</t>
+  </si>
+  <si>
+    <t>波兰花卉园林园艺展览会 - Green Days</t>
+  </si>
+  <si>
+    <t>400家</t>
+  </si>
+  <si>
+    <t>波兰波兹南玻璃工业展览会 - Targi Glass</t>
+  </si>
+  <si>
+    <t>玻璃</t>
+  </si>
+  <si>
+    <t>2025年01月31日-02月03日</t>
+  </si>
+  <si>
+    <t>406家</t>
+  </si>
+  <si>
+    <t>波兰畜牧展览会 - FERMA</t>
+  </si>
+  <si>
+    <t>2026年02月20日-02月22日</t>
+  </si>
+  <si>
+    <t>250家</t>
+  </si>
+  <si>
+    <t>波兰华沙石材展览会 - Stone Poland</t>
+  </si>
+  <si>
+    <t>115家</t>
+  </si>
+  <si>
+    <t>波兰农业机械展览会 - POLAGRA&amp;PREMIERY</t>
+  </si>
+  <si>
+    <t>2026年01月16日-01月18日</t>
+  </si>
+  <si>
+    <t>350家</t>
+  </si>
+  <si>
+    <t>波兰波兹南家具家居装饰展览会 - Meble Polska</t>
+  </si>
+  <si>
+    <t>波兰美容美发展览会 - Beauty Days</t>
+  </si>
+  <si>
+    <t>2025年09月05日-09月07日</t>
+  </si>
+  <si>
+    <t>波兰木工机械及家具配件展览会 - Wood Tech</t>
+  </si>
+  <si>
+    <t>家具</t>
+  </si>
+  <si>
+    <t>168家</t>
+  </si>
+  <si>
+    <t>波兰波兹南门窗展览会 - WindoorTech</t>
+  </si>
+  <si>
+    <t>门窗幕墙</t>
+  </si>
+  <si>
+    <t>2025年02月04日-02月07日</t>
+  </si>
+  <si>
+    <t>228家</t>
+  </si>
+  <si>
+    <t>波兰口腔及牙科展览会 - Warsaw Dental Medica Show</t>
+  </si>
+  <si>
+    <t>口腔</t>
+  </si>
+  <si>
+    <t>2025年09月04日-09月06日</t>
+  </si>
+  <si>
+    <t>波兰暖通制冷及空调通风展览会 - Warsaw Hvac Expo</t>
+  </si>
+  <si>
+    <t>暖通制冷</t>
+  </si>
+  <si>
+    <t>403家</t>
+  </si>
+  <si>
+    <t>波兰波兹南医疗用品展览会 - SALMED</t>
+  </si>
+  <si>
+    <t>医疗器械</t>
+  </si>
+  <si>
+    <t>波兰波兹南建材展览会 - BUDMA</t>
+  </si>
+  <si>
+    <t>建材</t>
+  </si>
+  <si>
+    <t>600家</t>
+  </si>
+  <si>
+    <t>波兰安防消防及劳保展览会 - Security Expo</t>
+  </si>
+  <si>
+    <t>安防 / 消防</t>
+  </si>
+  <si>
+    <t>2025年11月15日-11月17日</t>
+  </si>
+  <si>
+    <t>波兰工业自动化及机器人展览会 - WARSAW INDUSTRY AUTOMATICA</t>
+  </si>
+  <si>
+    <t>215家</t>
+  </si>
+  <si>
+    <t>波兰波兹南钓具展览会 - RYBO MANIA</t>
+  </si>
+  <si>
+    <t>2026年03月06日-03月08日</t>
+  </si>
+  <si>
+    <t>波兰交通及客车展览会 - Warsaw Bus Expo</t>
+  </si>
+  <si>
+    <t>交通 / 铁路轨道</t>
+  </si>
+  <si>
+    <t>2026年04月21日-04月23日</t>
+  </si>
+  <si>
+    <t>波兰汽车配件展览会 - AUTOMOTIVE PARTS EXPO</t>
+  </si>
+  <si>
     <t>2025年11月04日-11月06日</t>
-  </si>
-[...418 lines deleted...]
-    <t>波兰汽车配件展览会 - AUTOMOTIVE PARTS EXPO</t>
   </si>
   <si>
     <t>波兰消费电子及家电展览会 - ELECTRONICS SHOW</t>
   </si>
   <si>
     <t>消费电子 / 家电</t>
   </si>
   <si>
     <t>180家</t>
   </si>
   <si>
     <t>波兰包装展览会 - Warsaw Pack</t>
   </si>
   <si>
     <t>包装</t>
   </si>
   <si>
     <t>波兰印刷及广告标识展览会 - RemaDays</t>
   </si>
   <si>
     <t>印刷</t>
   </si>
   <si>
     <t>2026年01月27日-01月29日</t>
   </si>
@@ -1472,1999 +1481,1999 @@
       <c r="F11" t="s">
         <v>23</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>21</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>4012</v>
       </c>
       <c r="B12" t="s">
         <v>42</v>
       </c>
       <c r="C12" t="s">
         <v>28</v>
       </c>
       <c r="D12" t="s">
         <v>18</v>
       </c>
       <c r="E12" t="s">
         <v>19</v>
       </c>
       <c r="F12" t="s">
-        <v>23</v>
+        <v>43</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>3976</v>
       </c>
       <c r="B13" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="C13" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D13" t="s">
         <v>18</v>
       </c>
       <c r="E13" t="s">
         <v>19</v>
       </c>
       <c r="F13" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
         <v>39</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>3975</v>
       </c>
       <c r="B14" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="C14" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="D14" t="s">
         <v>18</v>
       </c>
       <c r="E14" t="s">
         <v>19</v>
       </c>
       <c r="F14" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>49</v>
+        <v>51</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>3857</v>
       </c>
       <c r="B15" t="s">
-        <v>50</v>
+        <v>52</v>
       </c>
       <c r="C15" t="s">
-        <v>51</v>
+        <v>53</v>
       </c>
       <c r="D15" t="s">
         <v>18</v>
       </c>
       <c r="E15" t="s">
         <v>19</v>
       </c>
       <c r="F15" t="s">
         <v>38</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>3856</v>
       </c>
       <c r="B16" t="s">
-        <v>53</v>
+        <v>55</v>
       </c>
       <c r="C16" t="s">
-        <v>54</v>
+        <v>56</v>
       </c>
       <c r="D16" t="s">
         <v>18</v>
       </c>
       <c r="E16" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F16" t="s">
-        <v>56</v>
+        <v>58</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>57</v>
+        <v>59</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>3855</v>
       </c>
       <c r="B17" t="s">
-        <v>58</v>
+        <v>60</v>
       </c>
       <c r="C17" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D17" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E17" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F17" t="s">
-        <v>62</v>
+        <v>64</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
-        <v>63</v>
+        <v>65</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>3854</v>
       </c>
       <c r="B18" t="s">
-        <v>64</v>
+        <v>66</v>
       </c>
       <c r="C18" t="s">
-        <v>65</v>
+        <v>67</v>
       </c>
       <c r="D18" t="s">
         <v>18</v>
       </c>
       <c r="E18" t="s">
         <v>19</v>
       </c>
       <c r="F18" t="s">
         <v>23</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>66</v>
+        <v>68</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>3853</v>
       </c>
       <c r="B19" t="s">
-        <v>67</v>
+        <v>69</v>
       </c>
       <c r="C19" t="s">
-        <v>68</v>
+        <v>70</v>
       </c>
       <c r="D19" t="s">
         <v>18</v>
       </c>
       <c r="E19" t="s">
         <v>19</v>
       </c>
       <c r="F19" t="s">
-        <v>69</v>
+        <v>71</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>3852</v>
       </c>
       <c r="B20" t="s">
-        <v>71</v>
+        <v>73</v>
       </c>
       <c r="C20" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D20" t="s">
         <v>11</v>
       </c>
       <c r="E20" t="s">
         <v>12</v>
       </c>
       <c r="F20" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>74</v>
+        <v>76</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
         <v>3851</v>
       </c>
       <c r="B21" t="s">
-        <v>75</v>
+        <v>77</v>
       </c>
       <c r="C21" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D21" t="s">
         <v>11</v>
       </c>
       <c r="E21" t="s">
         <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>77</v>
+        <v>79</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>78</v>
+        <v>80</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22">
         <v>3850</v>
       </c>
       <c r="B22" t="s">
-        <v>79</v>
+        <v>81</v>
       </c>
       <c r="C22" t="s">
-        <v>80</v>
+        <v>82</v>
       </c>
       <c r="D22" t="s">
         <v>18</v>
       </c>
       <c r="E22" t="s">
         <v>19</v>
       </c>
       <c r="F22" t="s">
-        <v>81</v>
+        <v>83</v>
       </c>
       <c r="G22"/>
       <c r="H22" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23">
         <v>3849</v>
       </c>
       <c r="B23" t="s">
-        <v>83</v>
+        <v>85</v>
       </c>
       <c r="C23" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D23" t="s">
         <v>18</v>
       </c>
       <c r="E23" t="s">
         <v>19</v>
       </c>
       <c r="F23" t="s">
-        <v>85</v>
+        <v>87</v>
       </c>
       <c r="G23"/>
       <c r="H23" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24">
         <v>3842</v>
       </c>
       <c r="B24" t="s">
-        <v>87</v>
+        <v>89</v>
       </c>
       <c r="C24" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D24" t="s">
         <v>11</v>
       </c>
       <c r="E24" t="s">
         <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G24"/>
       <c r="H24" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25">
         <v>3847</v>
       </c>
       <c r="B25" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="C25" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="D25" t="s">
         <v>18</v>
       </c>
       <c r="E25" t="s">
         <v>19</v>
       </c>
       <c r="F25" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="G25"/>
       <c r="H25" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26">
         <v>3846</v>
       </c>
       <c r="B26" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="C26" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D26" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="E26" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="F26" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="G26"/>
       <c r="H26" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27">
         <v>3845</v>
       </c>
       <c r="B27" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="C27" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="D27" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E27" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F27" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="G27"/>
       <c r="H27" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28">
         <v>3844</v>
       </c>
       <c r="B28" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="C28" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="D28" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E28" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F28" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G28"/>
       <c r="H28" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29">
         <v>3841</v>
       </c>
       <c r="B29" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="C29" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D29" t="s">
         <v>18</v>
       </c>
       <c r="E29" t="s">
         <v>19</v>
       </c>
       <c r="F29" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="G29"/>
       <c r="H29" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30">
         <v>3840</v>
       </c>
       <c r="B30" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="C30" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="D30" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E30" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F30" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G30"/>
       <c r="H30" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31">
         <v>3839</v>
       </c>
       <c r="B31" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="C31" t="s">
         <v>17</v>
       </c>
       <c r="D31" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E31" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F31" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G31"/>
       <c r="H31" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32">
         <v>3838</v>
       </c>
       <c r="B32" t="s">
+        <v>115</v>
+      </c>
+      <c r="C32" t="s">
+        <v>116</v>
+      </c>
+      <c r="D32" t="s">
+        <v>62</v>
+      </c>
+      <c r="E32" t="s">
+        <v>63</v>
+      </c>
+      <c r="F32" t="s">
         <v>113</v>
-      </c>
-[...10 lines deleted...]
-        <v>111</v>
       </c>
       <c r="G32"/>
       <c r="H32" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33">
         <v>3837</v>
       </c>
       <c r="B33" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="C33" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="D33" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E33" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F33" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G33"/>
       <c r="H33" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34">
         <v>3836</v>
       </c>
       <c r="B34" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="C34" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D34" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E34" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F34" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G34"/>
       <c r="H34" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35">
         <v>3835</v>
       </c>
       <c r="B35" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="C35" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D35" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E35" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F35" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G35"/>
       <c r="H35" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36">
         <v>3834</v>
       </c>
       <c r="B36" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="C36" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="D36" t="s">
         <v>18</v>
       </c>
       <c r="E36" t="s">
         <v>19</v>
       </c>
       <c r="F36" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G36"/>
       <c r="H36" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37">
         <v>3833</v>
       </c>
       <c r="B37" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="C37" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="D37" t="s">
         <v>11</v>
       </c>
       <c r="E37" t="s">
         <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="G37"/>
       <c r="H37" t="s">
-        <v>86</v>
+        <v>88</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38">
         <v>3832</v>
       </c>
       <c r="B38" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="C38" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D38" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E38" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F38" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G38"/>
       <c r="H38" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39">
         <v>3831</v>
       </c>
       <c r="B39" t="s">
+        <v>133</v>
+      </c>
+      <c r="C39" t="s">
+        <v>134</v>
+      </c>
+      <c r="D39" t="s">
+        <v>62</v>
+      </c>
+      <c r="E39" t="s">
+        <v>63</v>
+      </c>
+      <c r="F39" t="s">
         <v>131</v>
-      </c>
-[...10 lines deleted...]
-        <v>129</v>
       </c>
       <c r="G39"/>
       <c r="H39" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40">
         <v>3830</v>
       </c>
       <c r="B40" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="C40" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="D40" t="s">
         <v>11</v>
       </c>
       <c r="E40" t="s">
         <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="G40"/>
       <c r="H40" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41">
         <v>3829</v>
       </c>
       <c r="B41" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="C41" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="D41" t="s">
         <v>18</v>
       </c>
       <c r="E41" t="s">
         <v>19</v>
       </c>
       <c r="F41" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G41"/>
       <c r="H41" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42">
         <v>3828</v>
       </c>
       <c r="B42" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="C42" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D42" t="s">
         <v>18</v>
       </c>
       <c r="E42" t="s">
         <v>19</v>
       </c>
       <c r="F42" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G42"/>
       <c r="H42" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43">
         <v>3827</v>
       </c>
       <c r="B43" t="s">
+        <v>144</v>
+      </c>
+      <c r="C43" t="s">
         <v>142</v>
       </c>
-      <c r="C43" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="D43" t="s">
         <v>18</v>
       </c>
       <c r="E43" t="s">
         <v>19</v>
       </c>
       <c r="F43" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G43"/>
       <c r="H43" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44">
         <v>3826</v>
       </c>
       <c r="B44" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="C44" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D44" t="s">
         <v>18</v>
       </c>
       <c r="E44" t="s">
         <v>19</v>
       </c>
       <c r="F44" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="G44"/>
       <c r="H44" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45">
         <v>3825</v>
       </c>
       <c r="B45" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="C45" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D45" t="s">
         <v>18</v>
       </c>
       <c r="E45" t="s">
         <v>19</v>
       </c>
       <c r="F45" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G45"/>
       <c r="H45" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46">
         <v>3824</v>
       </c>
       <c r="B46" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="C46" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D46" t="s">
         <v>11</v>
       </c>
       <c r="E46" t="s">
         <v>12</v>
       </c>
       <c r="F46" t="s">
-        <v>150</v>
+        <v>152</v>
       </c>
       <c r="G46"/>
       <c r="H46" t="s">
-        <v>151</v>
+        <v>153</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47">
         <v>3823</v>
       </c>
       <c r="B47" t="s">
-        <v>152</v>
+        <v>154</v>
       </c>
       <c r="C47" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="D47" t="s">
         <v>11</v>
       </c>
       <c r="E47" t="s">
         <v>12</v>
       </c>
       <c r="F47" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G47"/>
       <c r="H47" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48">
         <v>3630</v>
       </c>
       <c r="B48" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="C48" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="D48" t="s">
         <v>18</v>
       </c>
       <c r="E48" t="s">
         <v>19</v>
       </c>
       <c r="F48" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="G48"/>
       <c r="H48" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49">
         <v>3612</v>
       </c>
       <c r="B49" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="C49" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="D49" t="s">
         <v>18</v>
       </c>
       <c r="E49" t="s">
         <v>19</v>
       </c>
       <c r="F49" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="G49"/>
       <c r="H49" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50">
         <v>3593</v>
       </c>
       <c r="B50" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="C50" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="D50" t="s">
         <v>18</v>
       </c>
       <c r="E50" t="s">
         <v>19</v>
       </c>
       <c r="F50" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="G50"/>
       <c r="H50" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51">
         <v>3573</v>
       </c>
       <c r="B51" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="C51" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D51" t="s">
         <v>18</v>
       </c>
       <c r="E51" t="s">
         <v>19</v>
       </c>
       <c r="F51" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G51"/>
       <c r="H51" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52">
         <v>3531</v>
       </c>
       <c r="B52" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="C52" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="D52" t="s">
         <v>18</v>
       </c>
       <c r="E52" t="s">
         <v>19</v>
       </c>
       <c r="F52" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="G52"/>
       <c r="H52" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53">
         <v>3517</v>
       </c>
       <c r="B53" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="C53" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="D53" t="s">
         <v>18</v>
       </c>
       <c r="E53" t="s">
         <v>19</v>
       </c>
       <c r="F53" t="s">
         <v>32</v>
       </c>
       <c r="G53"/>
       <c r="H53" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54">
         <v>3493</v>
       </c>
       <c r="B54" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="C54" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="D54" t="s">
         <v>18</v>
       </c>
       <c r="E54" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F54" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="G54"/>
       <c r="H54" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55">
         <v>3484</v>
       </c>
       <c r="B55" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="C55" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="D55" t="s">
         <v>18</v>
       </c>
       <c r="E55" t="s">
         <v>19</v>
       </c>
       <c r="F55" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="G55"/>
       <c r="H55" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56">
         <v>3440</v>
       </c>
       <c r="B56" t="s">
-        <v>182</v>
+        <v>184</v>
       </c>
       <c r="C56" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D56" t="s">
-        <v>184</v>
+        <v>186</v>
       </c>
       <c r="E56" t="s">
-        <v>185</v>
+        <v>187</v>
       </c>
       <c r="F56" t="s">
-        <v>186</v>
+        <v>188</v>
       </c>
       <c r="G56"/>
       <c r="H56" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57">
         <v>3439</v>
       </c>
       <c r="B57" t="s">
-        <v>187</v>
+        <v>189</v>
       </c>
       <c r="C57" t="s">
-        <v>59</v>
+        <v>61</v>
       </c>
       <c r="D57" t="s">
         <v>18</v>
       </c>
       <c r="E57" t="s">
         <v>19</v>
       </c>
       <c r="F57" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G57"/>
       <c r="H57" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58">
         <v>3423</v>
       </c>
       <c r="B58" t="s">
-        <v>189</v>
+        <v>191</v>
       </c>
       <c r="C58" t="s">
-        <v>190</v>
+        <v>192</v>
       </c>
       <c r="D58" t="s">
         <v>11</v>
       </c>
       <c r="E58" t="s">
         <v>12</v>
       </c>
       <c r="F58" t="s">
-        <v>191</v>
+        <v>193</v>
       </c>
       <c r="G58"/>
       <c r="H58" t="s">
-        <v>192</v>
+        <v>194</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59">
         <v>3414</v>
       </c>
       <c r="B59" t="s">
-        <v>193</v>
+        <v>195</v>
       </c>
       <c r="C59" t="s">
-        <v>183</v>
+        <v>185</v>
       </c>
       <c r="D59" t="s">
         <v>11</v>
       </c>
       <c r="E59" t="s">
         <v>12</v>
       </c>
       <c r="F59" t="s">
-        <v>194</v>
+        <v>196</v>
       </c>
       <c r="G59"/>
       <c r="H59" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60">
         <v>3374</v>
       </c>
       <c r="B60" t="s">
-        <v>196</v>
+        <v>198</v>
       </c>
       <c r="C60" t="s">
-        <v>72</v>
+        <v>74</v>
       </c>
       <c r="D60" t="s">
         <v>18</v>
       </c>
       <c r="E60" t="s">
         <v>19</v>
       </c>
       <c r="F60" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="G60"/>
       <c r="H60" t="s">
-        <v>197</v>
+        <v>199</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61">
         <v>3366</v>
       </c>
       <c r="B61" t="s">
-        <v>198</v>
+        <v>200</v>
       </c>
       <c r="C61" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="D61" t="s">
         <v>11</v>
       </c>
       <c r="E61" t="s">
         <v>12</v>
       </c>
       <c r="F61" t="s">
-        <v>199</v>
+        <v>201</v>
       </c>
       <c r="G61"/>
       <c r="H61" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62">
         <v>3327</v>
       </c>
       <c r="B62" t="s">
-        <v>201</v>
+        <v>203</v>
       </c>
       <c r="C62" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="D62" t="s">
         <v>11</v>
       </c>
       <c r="E62" t="s">
         <v>12</v>
       </c>
       <c r="F62" t="s">
-        <v>153</v>
+        <v>155</v>
       </c>
       <c r="G62"/>
       <c r="H62" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63">
         <v>3289</v>
       </c>
       <c r="B63" t="s">
-        <v>202</v>
+        <v>204</v>
       </c>
       <c r="C63" t="s">
-        <v>149</v>
+        <v>151</v>
       </c>
       <c r="D63" t="s">
         <v>18</v>
       </c>
       <c r="E63" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F63" t="s">
-        <v>203</v>
+        <v>205</v>
       </c>
       <c r="G63"/>
       <c r="H63" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64">
         <v>3266</v>
       </c>
       <c r="B64" t="s">
-        <v>204</v>
+        <v>206</v>
       </c>
       <c r="C64" t="s">
-        <v>205</v>
+        <v>207</v>
       </c>
       <c r="D64" t="s">
         <v>18</v>
       </c>
       <c r="E64" t="s">
         <v>19</v>
       </c>
       <c r="F64" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G64"/>
       <c r="H64" t="s">
-        <v>206</v>
+        <v>208</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65">
         <v>3237</v>
       </c>
       <c r="B65" t="s">
-        <v>207</v>
+        <v>209</v>
       </c>
       <c r="C65" t="s">
-        <v>208</v>
+        <v>210</v>
       </c>
       <c r="D65" t="s">
         <v>11</v>
       </c>
       <c r="E65" t="s">
         <v>12</v>
       </c>
       <c r="F65" t="s">
-        <v>209</v>
+        <v>211</v>
       </c>
       <c r="G65"/>
       <c r="H65" t="s">
-        <v>210</v>
+        <v>212</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66">
         <v>3231</v>
       </c>
       <c r="B66" t="s">
-        <v>211</v>
+        <v>213</v>
       </c>
       <c r="C66" t="s">
-        <v>212</v>
+        <v>214</v>
       </c>
       <c r="D66" t="s">
         <v>18</v>
       </c>
       <c r="E66" t="s">
         <v>19</v>
       </c>
       <c r="F66" t="s">
-        <v>213</v>
+        <v>215</v>
       </c>
       <c r="G66"/>
       <c r="H66" t="s">
-        <v>195</v>
+        <v>197</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67">
         <v>3202</v>
       </c>
       <c r="B67" t="s">
-        <v>214</v>
+        <v>216</v>
       </c>
       <c r="C67" t="s">
-        <v>215</v>
+        <v>217</v>
       </c>
       <c r="D67" t="s">
         <v>18</v>
       </c>
       <c r="E67" t="s">
         <v>19</v>
       </c>
       <c r="F67" t="s">
-        <v>29</v>
+        <v>50</v>
       </c>
       <c r="G67"/>
       <c r="H67" t="s">
-        <v>216</v>
+        <v>218</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68">
         <v>3121</v>
       </c>
       <c r="B68" t="s">
-        <v>217</v>
+        <v>219</v>
       </c>
       <c r="C68" t="s">
-        <v>218</v>
+        <v>220</v>
       </c>
       <c r="D68" t="s">
         <v>11</v>
       </c>
       <c r="E68" t="s">
         <v>12</v>
       </c>
       <c r="F68" t="s">
         <v>32</v>
       </c>
       <c r="G68"/>
       <c r="H68" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69">
         <v>3046</v>
       </c>
       <c r="B69" t="s">
-        <v>219</v>
+        <v>221</v>
       </c>
       <c r="C69" t="s">
-        <v>220</v>
+        <v>222</v>
       </c>
       <c r="D69" t="s">
         <v>11</v>
       </c>
       <c r="E69" t="s">
         <v>12</v>
       </c>
       <c r="F69" t="s">
-        <v>73</v>
+        <v>75</v>
       </c>
       <c r="G69"/>
       <c r="H69" t="s">
-        <v>221</v>
+        <v>223</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70">
         <v>3014</v>
       </c>
       <c r="B70" t="s">
-        <v>222</v>
+        <v>224</v>
       </c>
       <c r="C70" t="s">
-        <v>223</v>
+        <v>225</v>
       </c>
       <c r="D70" t="s">
         <v>18</v>
       </c>
       <c r="E70" t="s">
         <v>19</v>
       </c>
       <c r="F70" t="s">
-        <v>224</v>
+        <v>226</v>
       </c>
       <c r="G70"/>
       <c r="H70" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71">
         <v>2188</v>
       </c>
       <c r="B71" t="s">
-        <v>225</v>
+        <v>227</v>
       </c>
       <c r="C71" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="D71" t="s">
         <v>18</v>
       </c>
       <c r="E71" t="s">
         <v>19</v>
       </c>
       <c r="F71" t="s">
         <v>35</v>
       </c>
       <c r="G71"/>
       <c r="H71" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72">
         <v>2965</v>
       </c>
       <c r="B72" t="s">
-        <v>227</v>
+        <v>229</v>
       </c>
       <c r="C72" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="D72" t="s">
         <v>11</v>
       </c>
       <c r="E72" t="s">
         <v>12</v>
       </c>
       <c r="F72" t="s">
-        <v>228</v>
+        <v>230</v>
       </c>
       <c r="G72"/>
       <c r="H72" t="s">
-        <v>52</v>
+        <v>54</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73">
         <v>2862</v>
       </c>
       <c r="B73" t="s">
-        <v>229</v>
+        <v>231</v>
       </c>
       <c r="C73" t="s">
-        <v>230</v>
+        <v>232</v>
       </c>
       <c r="D73" t="s">
         <v>18</v>
       </c>
       <c r="E73" t="s">
         <v>19</v>
       </c>
       <c r="F73" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="G73"/>
       <c r="H73" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74">
         <v>2702</v>
       </c>
       <c r="B74" t="s">
-        <v>232</v>
+        <v>234</v>
       </c>
       <c r="C74" t="s">
-        <v>76</v>
+        <v>78</v>
       </c>
       <c r="D74" t="s">
         <v>18</v>
       </c>
       <c r="E74" t="s">
         <v>19</v>
       </c>
       <c r="F74" t="s">
-        <v>92</v>
+        <v>235</v>
       </c>
       <c r="G74"/>
       <c r="H74" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75">
         <v>2699</v>
       </c>
       <c r="B75" t="s">
-        <v>233</v>
+        <v>236</v>
       </c>
       <c r="C75" t="s">
-        <v>234</v>
+        <v>237</v>
       </c>
       <c r="D75" t="s">
         <v>18</v>
       </c>
       <c r="E75" t="s">
         <v>19</v>
       </c>
       <c r="F75" t="s">
         <v>32</v>
       </c>
       <c r="G75"/>
       <c r="H75" t="s">
-        <v>235</v>
+        <v>238</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76">
         <v>2616</v>
       </c>
       <c r="B76" t="s">
-        <v>236</v>
+        <v>239</v>
       </c>
       <c r="C76" t="s">
-        <v>237</v>
+        <v>240</v>
       </c>
       <c r="D76" t="s">
         <v>18</v>
       </c>
       <c r="E76" t="s">
         <v>19</v>
       </c>
       <c r="F76" t="s">
         <v>26</v>
       </c>
       <c r="G76"/>
       <c r="H76" t="s">
-        <v>200</v>
+        <v>202</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77">
         <v>2468</v>
       </c>
       <c r="B77" t="s">
-        <v>238</v>
+        <v>241</v>
       </c>
       <c r="C77" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="D77" t="s">
         <v>18</v>
       </c>
       <c r="E77" t="s">
         <v>19</v>
       </c>
       <c r="F77" t="s">
-        <v>240</v>
+        <v>243</v>
       </c>
       <c r="G77"/>
       <c r="H77" t="s">
-        <v>241</v>
+        <v>244</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78">
         <v>2435</v>
       </c>
       <c r="B78" t="s">
-        <v>242</v>
+        <v>245</v>
       </c>
       <c r="C78" t="s">
-        <v>243</v>
+        <v>246</v>
       </c>
       <c r="D78" t="s">
         <v>18</v>
       </c>
       <c r="E78" t="s">
         <v>19</v>
       </c>
       <c r="F78" t="s">
-        <v>244</v>
+        <v>247</v>
       </c>
       <c r="G78"/>
       <c r="H78" t="s">
-        <v>245</v>
+        <v>248</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79">
         <v>2403</v>
       </c>
       <c r="B79" t="s">
-        <v>246</v>
+        <v>249</v>
       </c>
       <c r="C79" t="s">
-        <v>247</v>
+        <v>250</v>
       </c>
       <c r="D79" t="s">
         <v>18</v>
       </c>
       <c r="E79" t="s">
         <v>19</v>
       </c>
       <c r="F79" t="s">
-        <v>248</v>
+        <v>251</v>
       </c>
       <c r="G79"/>
       <c r="H79" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80">
         <v>2397</v>
       </c>
       <c r="B80" t="s">
-        <v>249</v>
+        <v>252</v>
       </c>
       <c r="C80" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="D80" t="s">
         <v>18</v>
       </c>
       <c r="E80" t="s">
         <v>19</v>
       </c>
       <c r="F80" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="G80"/>
       <c r="H80" t="s">
-        <v>250</v>
+        <v>253</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81">
         <v>3978</v>
       </c>
       <c r="B81" t="s">
-        <v>251</v>
+        <v>254</v>
       </c>
       <c r="C81" t="s">
-        <v>252</v>
+        <v>255</v>
       </c>
       <c r="D81" t="s">
         <v>18</v>
       </c>
       <c r="E81" t="s">
         <v>19</v>
       </c>
       <c r="F81" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="G81"/>
       <c r="H81" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82">
         <v>2277</v>
       </c>
       <c r="B82" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="C82" t="s">
-        <v>256</v>
+        <v>259</v>
       </c>
       <c r="D82" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E82" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F82" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G82"/>
       <c r="H82" t="s">
-        <v>70</v>
+        <v>72</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83">
         <v>2008</v>
       </c>
       <c r="B83" t="s">
-        <v>257</v>
+        <v>260</v>
       </c>
       <c r="C83" t="s">
         <v>10</v>
       </c>
       <c r="D83" t="s">
         <v>18</v>
       </c>
       <c r="E83" t="s">
         <v>19</v>
       </c>
       <c r="F83" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="G83"/>
       <c r="H83" t="s">
-        <v>226</v>
+        <v>228</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84">
         <v>2134</v>
       </c>
       <c r="B84" t="s">
-        <v>258</v>
+        <v>261</v>
       </c>
       <c r="C84" t="s">
-        <v>259</v>
+        <v>262</v>
       </c>
       <c r="D84" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E84" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F84" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G84"/>
       <c r="H84" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85">
         <v>2119</v>
       </c>
       <c r="B85" t="s">
-        <v>261</v>
+        <v>264</v>
       </c>
       <c r="C85" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D85" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E85" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F85" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="G85"/>
       <c r="H85" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86">
         <v>2097</v>
       </c>
       <c r="B86" t="s">
-        <v>262</v>
+        <v>265</v>
       </c>
       <c r="C86" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D86" t="s">
         <v>18</v>
       </c>
       <c r="E86" t="s">
-        <v>55</v>
+        <v>57</v>
       </c>
       <c r="F86" t="s">
-        <v>92</v>
+        <v>235</v>
       </c>
       <c r="G86"/>
       <c r="H86" t="s">
-        <v>264</v>
+        <v>267</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87">
         <v>2096</v>
       </c>
       <c r="B87" t="s">
-        <v>265</v>
+        <v>268</v>
       </c>
       <c r="C87" t="s">
-        <v>263</v>
+        <v>266</v>
       </c>
       <c r="D87" t="s">
         <v>18</v>
       </c>
       <c r="E87" t="s">
         <v>19</v>
       </c>
       <c r="F87" t="s">
-        <v>231</v>
+        <v>233</v>
       </c>
       <c r="G87"/>
       <c r="H87" t="s">
-        <v>266</v>
+        <v>269</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88">
         <v>2087</v>
       </c>
       <c r="B88" t="s">
-        <v>267</v>
+        <v>270</v>
       </c>
       <c r="C88" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D88" t="s">
-        <v>268</v>
+        <v>271</v>
       </c>
       <c r="E88" t="s">
-        <v>269</v>
+        <v>272</v>
       </c>
       <c r="F88" t="s">
-        <v>270</v>
+        <v>273</v>
       </c>
       <c r="G88"/>
       <c r="H88" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89">
         <v>2086</v>
       </c>
       <c r="B89" t="s">
-        <v>271</v>
+        <v>274</v>
       </c>
       <c r="C89" t="s">
         <v>34</v>
       </c>
       <c r="D89" t="s">
-        <v>60</v>
+        <v>62</v>
       </c>
       <c r="E89" t="s">
-        <v>61</v>
+        <v>63</v>
       </c>
       <c r="F89" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="G89"/>
       <c r="H89" t="s">
-        <v>260</v>
+        <v>263</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90">
         <v>2108</v>
       </c>
       <c r="B90" t="s">
-        <v>272</v>
+        <v>275</v>
       </c>
       <c r="C90" t="s">
-        <v>84</v>
+        <v>86</v>
       </c>
       <c r="D90" t="s">
         <v>11</v>
       </c>
       <c r="E90" t="s">
         <v>12</v>
       </c>
       <c r="F90" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="G90"/>
       <c r="H90" t="s">
-        <v>82</v>
+        <v>84</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91">
         <v>3843</v>
       </c>
       <c r="B91" t="s">
-        <v>273</v>
+        <v>276</v>
       </c>
       <c r="C91" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="D91" t="s">
         <v>18</v>
       </c>
       <c r="E91" t="s">
         <v>19</v>
       </c>
       <c r="F91" t="s">
-        <v>274</v>
+        <v>277</v>
       </c>
       <c r="G91"/>
       <c r="H91" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92">
         <v>3848</v>
       </c>
       <c r="B92" t="s">
-        <v>275</v>
+        <v>278</v>
       </c>
       <c r="C92" t="s">
-        <v>276</v>
+        <v>279</v>
       </c>
       <c r="D92" t="s">
         <v>18</v>
       </c>
       <c r="E92" t="s">
         <v>19</v>
       </c>
       <c r="F92" t="s">
-        <v>92</v>
+        <v>235</v>
       </c>
       <c r="G92"/>
       <c r="H92" t="s">
-        <v>188</v>
+        <v>190</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93">
         <v>3127</v>
       </c>
       <c r="B93" t="s">
-        <v>277</v>
+        <v>280</v>
       </c>
       <c r="C93" t="s">
-        <v>278</v>
+        <v>281</v>
       </c>
       <c r="D93" t="s">
         <v>18</v>
       </c>
       <c r="E93" t="s">
         <v>19</v>
       </c>
       <c r="F93" t="s">
-        <v>92</v>
+        <v>235</v>
       </c>
       <c r="G93"/>
       <c r="H93" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>