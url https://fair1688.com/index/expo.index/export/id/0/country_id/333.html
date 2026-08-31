--- v1 (2026-07-17)
+++ v2 (2026-08-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="282">
   <si>
-    <t>展会清单 导出时间：2026-07-17 10:21:59</t>
+    <t>展会清单 导出时间：2026-08-31 18:50:20</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>