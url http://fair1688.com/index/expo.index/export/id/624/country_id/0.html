--- v0 (2026-05-31)
+++ v1 (2026-09-24)
@@ -12,311 +12,314 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="87">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-05-31 14:58:20</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="88">
+  <si>
+    <t>展会清单 导出时间：2026-09-24 18:05:13</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>越南咖啡、茶和烘焙展览会 - Coffee Expo Vietnam</t>
   </si>
   <si>
     <t>茶 / 咖啡</t>
   </si>
   <si>
     <t>亚洲-越南-胡志明</t>
   </si>
   <si>
     <t>越南西贡国际会展中心</t>
   </si>
   <si>
     <t>2026年10月29日-10月31日</t>
   </si>
   <si>
     <t>400家</t>
   </si>
   <si>
     <t>越南胡志明咖啡展览会 - Cafe Show Vietnam</t>
   </si>
   <si>
+    <t>2027年05月06日-05月08日</t>
+  </si>
+  <si>
+    <t>234家</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科茶和咖啡展览会 - Coffee Tea Cacao Russian Expo</t>
+  </si>
+  <si>
+    <t>欧洲-俄罗斯-莫斯科</t>
+  </si>
+  <si>
+    <t>俄罗斯莫斯科全俄会展中心</t>
+  </si>
+  <si>
+    <t>2025年04月16日-04月18日</t>
+  </si>
+  <si>
+    <t>260家</t>
+  </si>
+  <si>
+    <t>印度茶及咖啡展览会 - World Tea Coffee Expo</t>
+  </si>
+  <si>
+    <t>亚洲-印度-孟买</t>
+  </si>
+  <si>
+    <t>印度孟买国际展览中心</t>
+  </si>
+  <si>
+    <t>2025年11月13日-11月15日</t>
+  </si>
+  <si>
+    <t>350家</t>
+  </si>
+  <si>
+    <t>泰国曼谷咖啡展览会 - Thailand Coffee</t>
+  </si>
+  <si>
+    <t>亚洲-泰国-曼谷</t>
+  </si>
+  <si>
+    <t>泰国曼谷国际贸易展览中心</t>
+  </si>
+  <si>
+    <t>2025年10月02日-10月05日</t>
+  </si>
+  <si>
+    <t>日本东京咖啡展览会 - CAFERES JAPAN</t>
+  </si>
+  <si>
+    <t>亚洲-日本-东京</t>
+  </si>
+  <si>
+    <t>日本东京有明国际会展中心</t>
+  </si>
+  <si>
+    <t>2025年07月16日-07月18日</t>
+  </si>
+  <si>
+    <t>300家</t>
+  </si>
+  <si>
+    <t>日本东京茶及咖啡展览会 - SCAJ</t>
+  </si>
+  <si>
+    <t>2025年09月24日-09月27日</t>
+  </si>
+  <si>
+    <t>500家</t>
+  </si>
+  <si>
+    <t>丹麦哥本哈根咖啡展览会 - WORLD OF COFFEE ATHENS</t>
+  </si>
+  <si>
+    <t>欧洲-丹麦-哥本哈根</t>
+  </si>
+  <si>
+    <t>丹麦哥本哈根贝拉中心</t>
+  </si>
+  <si>
+    <t>2025年06月26日-06月28日</t>
+  </si>
+  <si>
+    <t>墨西哥咖啡展览会 - EXPO CAFE</t>
+  </si>
+  <si>
+    <t>北美洲-墨西哥-墨西哥城</t>
+  </si>
+  <si>
+    <t>墨西哥世界贸易中心</t>
+  </si>
+  <si>
+    <t>2025年09月04日-09月06日</t>
+  </si>
+  <si>
+    <t>270家</t>
+  </si>
+  <si>
+    <t>美国拉斯维加斯茶叶展览会 - World Tea Expo</t>
+  </si>
+  <si>
+    <t>北美洲-美国-拉斯维加斯</t>
+  </si>
+  <si>
+    <t>美国拉斯维加斯会议中心</t>
+  </si>
+  <si>
+    <t>2026年03月23日-03月25日</t>
+  </si>
+  <si>
+    <t>美国咖啡展览会 - Specialty Coffee Expo</t>
+  </si>
+  <si>
+    <t>北美洲-美国-芝加哥</t>
+  </si>
+  <si>
+    <t>美国芝加哥唐纳德·E·斯蒂芬斯会议中心</t>
+  </si>
+  <si>
+    <t>2025年04月25日-04月27日</t>
+  </si>
+  <si>
+    <t>420家</t>
+  </si>
+  <si>
+    <t>韩国首尔咖啡展览会 - Cafe Show Seoul</t>
+  </si>
+  <si>
+    <t>亚洲-韩国-首尔</t>
+  </si>
+  <si>
+    <t>韩国COEX首尔会议中心</t>
+  </si>
+  <si>
+    <t>2025年11月19日-11月22日</t>
+  </si>
+  <si>
+    <t>672家</t>
+  </si>
+  <si>
+    <t>韩国首尔茶展览会 - Tea World Festival</t>
+  </si>
+  <si>
+    <t>2025年06月05日-06月08日</t>
+  </si>
+  <si>
+    <t>1231家</t>
+  </si>
+  <si>
+    <t>波兰咖啡及烘焙展览会 - Warsaw Sweet Tech</t>
+  </si>
+  <si>
+    <t>欧洲-波兰-华沙</t>
+  </si>
+  <si>
+    <t>波兰华沙PTAK国际展览中心</t>
+  </si>
+  <si>
+    <t>2025年09月16日-09月18日</t>
+  </si>
+  <si>
+    <t>150家</t>
+  </si>
+  <si>
+    <t>澳大利亚咖啡展览会 - MICE</t>
+  </si>
+  <si>
+    <t>大洋洲-澳大利亚-墨尔本</t>
+  </si>
+  <si>
+    <t>澳大利亚墨尔本会议展览中心</t>
+  </si>
+  <si>
+    <t>2025年03月20日-03月22日</t>
+  </si>
+  <si>
+    <t>阿联酋迪拜茶咖啡展览会 - ORGANIC TEA &amp; COFFEE EXPO</t>
+  </si>
+  <si>
+    <t>中东地区-阿联酋-迪拜</t>
+  </si>
+  <si>
+    <t>阿联酋迪拜世界贸易中心</t>
+  </si>
+  <si>
+    <t>2025年11月17日-11月19日</t>
+  </si>
+  <si>
+    <t>100家</t>
+  </si>
+  <si>
+    <t>马来西亚国际咖啡茶饮展览会 - ICBS</t>
+  </si>
+  <si>
+    <t>亚洲-马来西亚-吉隆坡</t>
+  </si>
+  <si>
+    <t>马来西亚吉隆坡会议中心</t>
+  </si>
+  <si>
+    <t>2026年05月07日-05月09日</t>
+  </si>
+  <si>
+    <t>越南河内咖啡展览会 - Cafe Show Vietnam</t>
+  </si>
+  <si>
     <t>亚洲-越南-河内</t>
   </si>
   <si>
     <t>越南国家展览中心</t>
   </si>
   <si>
     <t>2026年10月08日-10月10日</t>
-  </si>
-[...202 lines deleted...]
-    <t>越南河内咖啡展览会 - Cafe Show Vietnam</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125">
         <fgColor rgb="FFFFFFFF"/>
@@ -696,445 +699,445 @@
       <c r="D3" t="s">
         <v>11</v>
       </c>
       <c r="E3" t="s">
         <v>12</v>
       </c>
       <c r="F3" t="s">
         <v>13</v>
       </c>
       <c r="G3"/>
       <c r="H3" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4">
         <v>4050</v>
       </c>
       <c r="B4" t="s">
         <v>15</v>
       </c>
       <c r="C4" t="s">
         <v>10</v>
       </c>
       <c r="D4" t="s">
+        <v>11</v>
+      </c>
+      <c r="E4" t="s">
+        <v>12</v>
+      </c>
+      <c r="F4" t="s">
         <v>16</v>
-      </c>
-[...4 lines deleted...]
-        <v>18</v>
       </c>
       <c r="G4"/>
       <c r="H4" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
     <row r="5" spans="1:8">
       <c r="A5">
         <v>3569</v>
       </c>
       <c r="B5" t="s">
+        <v>18</v>
+      </c>
+      <c r="C5" t="s">
+        <v>10</v>
+      </c>
+      <c r="D5" t="s">
+        <v>19</v>
+      </c>
+      <c r="E5" t="s">
         <v>20</v>
       </c>
-      <c r="C5" t="s">
-[...2 lines deleted...]
-      <c r="D5" t="s">
+      <c r="F5" t="s">
         <v>21</v>
-      </c>
-[...4 lines deleted...]
-        <v>23</v>
       </c>
       <c r="G5"/>
       <c r="H5" t="s">
-        <v>24</v>
+        <v>22</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>3541</v>
       </c>
       <c r="B6" t="s">
+        <v>23</v>
+      </c>
+      <c r="C6" t="s">
+        <v>10</v>
+      </c>
+      <c r="D6" t="s">
+        <v>24</v>
+      </c>
+      <c r="E6" t="s">
         <v>25</v>
       </c>
-      <c r="C6" t="s">
-[...2 lines deleted...]
-      <c r="D6" t="s">
+      <c r="F6" t="s">
         <v>26</v>
-      </c>
-[...4 lines deleted...]
-        <v>28</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>3540</v>
       </c>
       <c r="B7" t="s">
+        <v>28</v>
+      </c>
+      <c r="C7" t="s">
+        <v>10</v>
+      </c>
+      <c r="D7" t="s">
+        <v>29</v>
+      </c>
+      <c r="E7" t="s">
         <v>30</v>
       </c>
-      <c r="C7" t="s">
-[...2 lines deleted...]
-      <c r="D7" t="s">
+      <c r="F7" t="s">
         <v>31</v>
-      </c>
-[...4 lines deleted...]
-        <v>33</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>3539</v>
       </c>
       <c r="B8" t="s">
+        <v>32</v>
+      </c>
+      <c r="C8" t="s">
+        <v>10</v>
+      </c>
+      <c r="D8" t="s">
+        <v>33</v>
+      </c>
+      <c r="E8" t="s">
         <v>34</v>
       </c>
-      <c r="C8" t="s">
-[...2 lines deleted...]
-      <c r="D8" t="s">
+      <c r="F8" t="s">
         <v>35</v>
-      </c>
-[...4 lines deleted...]
-        <v>37</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>3538</v>
       </c>
       <c r="B9" t="s">
-        <v>39</v>
+        <v>37</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>35</v>
+        <v>33</v>
       </c>
       <c r="E9" t="s">
-        <v>36</v>
+        <v>34</v>
       </c>
       <c r="F9" t="s">
-        <v>40</v>
+        <v>38</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>41</v>
+        <v>39</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>3537</v>
       </c>
       <c r="B10" t="s">
+        <v>40</v>
+      </c>
+      <c r="C10" t="s">
+        <v>10</v>
+      </c>
+      <c r="D10" t="s">
+        <v>41</v>
+      </c>
+      <c r="E10" t="s">
         <v>42</v>
       </c>
-      <c r="C10" t="s">
-[...2 lines deleted...]
-      <c r="D10" t="s">
+      <c r="F10" t="s">
         <v>43</v>
-      </c>
-[...4 lines deleted...]
-        <v>45</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>3536</v>
       </c>
       <c r="B11" t="s">
+        <v>44</v>
+      </c>
+      <c r="C11" t="s">
+        <v>10</v>
+      </c>
+      <c r="D11" t="s">
+        <v>45</v>
+      </c>
+      <c r="E11" t="s">
         <v>46</v>
       </c>
-      <c r="C11" t="s">
-[...2 lines deleted...]
-      <c r="D11" t="s">
+      <c r="F11" t="s">
         <v>47</v>
-      </c>
-[...4 lines deleted...]
-        <v>49</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>50</v>
+        <v>48</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>3535</v>
       </c>
       <c r="B12" t="s">
+        <v>49</v>
+      </c>
+      <c r="C12" t="s">
+        <v>10</v>
+      </c>
+      <c r="D12" t="s">
+        <v>50</v>
+      </c>
+      <c r="E12" t="s">
         <v>51</v>
       </c>
-      <c r="C12" t="s">
-[...2 lines deleted...]
-      <c r="D12" t="s">
+      <c r="F12" t="s">
         <v>52</v>
-      </c>
-[...4 lines deleted...]
-        <v>54</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>29</v>
+        <v>27</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>3534</v>
       </c>
       <c r="B13" t="s">
+        <v>53</v>
+      </c>
+      <c r="C13" t="s">
+        <v>10</v>
+      </c>
+      <c r="D13" t="s">
+        <v>54</v>
+      </c>
+      <c r="E13" t="s">
         <v>55</v>
       </c>
-      <c r="C13" t="s">
-[...2 lines deleted...]
-      <c r="D13" t="s">
+      <c r="F13" t="s">
         <v>56</v>
-      </c>
-[...4 lines deleted...]
-        <v>58</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>59</v>
+        <v>57</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>3533</v>
       </c>
       <c r="B14" t="s">
+        <v>58</v>
+      </c>
+      <c r="C14" t="s">
+        <v>10</v>
+      </c>
+      <c r="D14" t="s">
+        <v>59</v>
+      </c>
+      <c r="E14" t="s">
         <v>60</v>
       </c>
-      <c r="C14" t="s">
-[...2 lines deleted...]
-      <c r="D14" t="s">
+      <c r="F14" t="s">
         <v>61</v>
-      </c>
-[...4 lines deleted...]
-        <v>63</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>64</v>
+        <v>62</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>3532</v>
       </c>
       <c r="B15" t="s">
-        <v>65</v>
+        <v>63</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>61</v>
+        <v>59</v>
       </c>
       <c r="E15" t="s">
-        <v>62</v>
+        <v>60</v>
       </c>
       <c r="F15" t="s">
-        <v>66</v>
+        <v>64</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>65</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16">
         <v>3531</v>
       </c>
       <c r="B16" t="s">
+        <v>66</v>
+      </c>
+      <c r="C16" t="s">
+        <v>10</v>
+      </c>
+      <c r="D16" t="s">
+        <v>67</v>
+      </c>
+      <c r="E16" t="s">
         <v>68</v>
       </c>
-      <c r="C16" t="s">
-[...2 lines deleted...]
-      <c r="D16" t="s">
+      <c r="F16" t="s">
         <v>69</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="G16"/>
       <c r="H16" t="s">
-        <v>72</v>
+        <v>70</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17">
         <v>3530</v>
       </c>
       <c r="B17" t="s">
+        <v>71</v>
+      </c>
+      <c r="C17" t="s">
+        <v>10</v>
+      </c>
+      <c r="D17" t="s">
+        <v>72</v>
+      </c>
+      <c r="E17" t="s">
         <v>73</v>
       </c>
-      <c r="C17" t="s">
-[...2 lines deleted...]
-      <c r="D17" t="s">
+      <c r="F17" t="s">
         <v>74</v>
-      </c>
-[...4 lines deleted...]
-        <v>76</v>
       </c>
       <c r="G17"/>
       <c r="H17" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18">
         <v>3529</v>
       </c>
       <c r="B18" t="s">
+        <v>75</v>
+      </c>
+      <c r="C18" t="s">
+        <v>10</v>
+      </c>
+      <c r="D18" t="s">
+        <v>76</v>
+      </c>
+      <c r="E18" t="s">
         <v>77</v>
       </c>
-      <c r="C18" t="s">
-[...2 lines deleted...]
-      <c r="D18" t="s">
+      <c r="F18" t="s">
         <v>78</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="G18"/>
       <c r="H18" t="s">
-        <v>81</v>
+        <v>79</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19">
         <v>1810</v>
       </c>
       <c r="B19" t="s">
+        <v>80</v>
+      </c>
+      <c r="C19" t="s">
+        <v>10</v>
+      </c>
+      <c r="D19" t="s">
+        <v>81</v>
+      </c>
+      <c r="E19" t="s">
         <v>82</v>
       </c>
-      <c r="C19" t="s">
-[...2 lines deleted...]
-      <c r="D19" t="s">
+      <c r="F19" t="s">
         <v>83</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
-        <v>38</v>
+        <v>36</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
         <v>1348</v>
       </c>
       <c r="B20" t="s">
+        <v>84</v>
+      </c>
+      <c r="C20" t="s">
+        <v>10</v>
+      </c>
+      <c r="D20" t="s">
+        <v>85</v>
+      </c>
+      <c r="E20" t="s">
         <v>86</v>
       </c>
-      <c r="C20" t="s">
-[...7 lines deleted...]
-      </c>
       <c r="F20" t="s">
-        <v>18</v>
+        <v>87</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
-        <v>19</v>
+        <v>17</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>