--- v0 (2026-09-15)
+++ v1 (2026-10-31)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="99">
   <si>
-    <t>展会清单 导出时间：2026-09-16 03:04:30</t>
+    <t>展会清单 导出时间：2026-10-31 18:23:28</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -293,54 +293,54 @@
   <si>
     <t>450家</t>
   </si>
   <si>
     <t>波兰3D打印及增材展览会 - 3D Printing Days</t>
   </si>
   <si>
     <t>欧洲-波兰-凯尔采</t>
   </si>
   <si>
     <t>波兰凯尔采会展中心</t>
   </si>
   <si>
     <t>2027年04月06日-04月09日</t>
   </si>
   <si>
     <t>越南国际3D打印技术及增材制造展览会 - 3DF</t>
   </si>
   <si>
     <t>亚洲-越南-平阳</t>
   </si>
   <si>
     <t>越南平阳世贸展览中心</t>
   </si>
   <si>
-    <t>2026年06月17日-06月19日</t>
-[...2 lines deleted...]
-    <t>530家</t>
+    <t>2027年06月16日-06月18日</t>
+  </si>
+  <si>
+    <t>700家</t>
   </si>
   <si>
     <t>马来西亚国际3D打印展览会 - Malaysia 3D Tech Expo</t>
   </si>
   <si>
     <t>亚洲-马来西亚-吉隆坡</t>
   </si>
   <si>
     <t>马来西亚国际贸易展览中心</t>
   </si>
   <si>
     <t>2025年08月13日-08月16日</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>