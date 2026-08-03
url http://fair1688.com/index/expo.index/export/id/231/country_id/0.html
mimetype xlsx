--- v0 (2026-06-19)
+++ v1 (2026-08-03)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="107">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-06-19 17:21:30</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
+  <si>
+    <t>展会清单 导出时间：2026-08-03 19:00:43</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -291,65 +291,50 @@
     <t>非洲-南非-约翰内斯堡</t>
   </si>
   <si>
     <t>南非加拉格尔会议中心</t>
   </si>
   <si>
     <t>2025年09月09日-09月11日</t>
   </si>
   <si>
     <t>180家</t>
   </si>
   <si>
     <t>印尼国际数字印刷展览会 - World of Digital Print</t>
   </si>
   <si>
     <t>亚洲-印度尼西亚-雅加达</t>
   </si>
   <si>
     <t>印度尼西亚雅加达国际博览会议中心</t>
   </si>
   <si>
     <t>2023年03月30日-04月01日</t>
   </si>
   <si>
     <t>100家</t>
-  </si>
-[...13 lines deleted...]
-    <t>116家</t>
   </si>
   <si>
     <t>泰国国际标签印刷展览会 - Labelexpo Southeast Asia</t>
   </si>
   <si>
     <t>亚洲-泰国-曼谷</t>
   </si>
   <si>
     <t>泰国曼谷国际贸易展览中心</t>
   </si>
   <si>
     <t>2025年05月08日-05月10日</t>
   </si>
   <si>
     <t>174家</t>
   </si>
   <si>
     <t>巴基斯坦标签印刷展览会 - Digital Signage &amp; Printing</t>
   </si>
   <si>
     <t>亚洲-巴基斯坦-卡拉奇</t>
   </si>
   <si>
     <t>巴基斯坦卡拉奇博览中心</t>
   </si>
@@ -682,51 +667,51 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"/>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:H22"/>
+  <dimension ref="A1:H21"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" s="1" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
         <v>1</v>
       </c>
       <c r="B2" t="s">
         <v>2</v>
       </c>
       <c r="C2" t="s">
         <v>3</v>
       </c>
       <c r="D2" t="s">
         <v>4</v>
       </c>
@@ -1131,118 +1116,94 @@
       <c r="A19">
         <v>1834</v>
       </c>
       <c r="B19" t="s">
         <v>88</v>
       </c>
       <c r="C19" t="s">
         <v>10</v>
       </c>
       <c r="D19" t="s">
         <v>89</v>
       </c>
       <c r="E19" t="s">
         <v>90</v>
       </c>
       <c r="F19" t="s">
         <v>91</v>
       </c>
       <c r="G19"/>
       <c r="H19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20">
-        <v>1569</v>
+        <v>1486</v>
       </c>
       <c r="B20" t="s">
         <v>93</v>
       </c>
       <c r="C20" t="s">
         <v>10</v>
       </c>
       <c r="D20" t="s">
         <v>94</v>
       </c>
       <c r="E20" t="s">
         <v>95</v>
       </c>
       <c r="F20" t="s">
         <v>96</v>
       </c>
       <c r="G20"/>
       <c r="H20" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21">
-        <v>1486</v>
+        <v>60</v>
       </c>
       <c r="B21" t="s">
         <v>98</v>
       </c>
       <c r="C21" t="s">
         <v>10</v>
       </c>
       <c r="D21" t="s">
         <v>99</v>
       </c>
       <c r="E21" t="s">
         <v>100</v>
       </c>
       <c r="F21" t="s">
-        <v>101</v>
+        <v>33</v>
       </c>
       <c r="G21"/>
       <c r="H21" t="s">
-        <v>102</v>
-[...23 lines deleted...]
-        <v>106</v>
+        <v>101</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>