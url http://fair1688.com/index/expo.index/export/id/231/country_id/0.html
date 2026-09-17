--- v1 (2026-08-03)
+++ v2 (2026-09-17)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="102">
   <si>
-    <t>展会清单 导出时间：2026-08-03 19:00:43</t>
+    <t>展会清单 导出时间：2026-09-18 04:12:12</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>