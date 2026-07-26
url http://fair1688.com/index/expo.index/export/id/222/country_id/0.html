--- v0 (2026-06-11)
+++ v1 (2026-07-26)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="73">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-06-11 11:19:01</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
+  <si>
+    <t>展会清单 导出时间：2026-07-27 01:17:50</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -74,192 +74,195 @@
   <si>
     <t>英国伦敦商业设计中心</t>
   </si>
   <si>
     <t>2026年05月12日-05月13日</t>
   </si>
   <si>
     <t>230家</t>
   </si>
   <si>
     <t>哈萨克斯坦办公用品、文具及教育展览会 - Office&amp;School Central Asia</t>
   </si>
   <si>
     <t>亚洲-哈萨克斯坦-阿斯塔纳</t>
   </si>
   <si>
     <t>哈萨克斯坦阿斯塔纳会展中心</t>
   </si>
   <si>
     <t>2026年06月22日-06月24日</t>
   </si>
   <si>
     <t>越南国际智能办公设备及文具展览会 - VIETOFFICE</t>
   </si>
   <si>
-    <t>亚洲-越南-河内</t>
-[...2 lines deleted...]
-    <t>越南国际展览中心</t>
+    <t>亚洲-越南-胡志明</t>
+  </si>
+  <si>
+    <t>越南西贡国际会展中心</t>
   </si>
   <si>
     <t>2026年07月30日-08月01日</t>
   </si>
   <si>
     <t>250家</t>
   </si>
   <si>
     <t>巴西圣保罗文具办公用品展览会 - OFFICE BRASIL</t>
   </si>
   <si>
     <t>南美洲-巴西-圣保罗</t>
   </si>
   <si>
     <t>巴西圣保罗北方展览中心</t>
   </si>
   <si>
     <t>2026年08月02日-08月05日</t>
   </si>
   <si>
+    <t>280家</t>
+  </si>
+  <si>
     <t>韩国首尔文具展览会  - SISOFAIR</t>
   </si>
   <si>
     <t>亚洲-韩国-首尔</t>
   </si>
   <si>
     <t>韩国COEX首尔会议中心</t>
   </si>
   <si>
-    <t>2025年11月12日-11月15日</t>
+    <t>2026年10月22日-10月24日</t>
   </si>
   <si>
     <t>260家</t>
   </si>
   <si>
     <t>俄罗斯莫斯科文具及办公设备展览会 - Skrepka Expo</t>
   </si>
   <si>
     <t>欧洲-俄罗斯-莫斯科</t>
   </si>
   <si>
     <t>俄罗斯莫斯科Timiryazev中心</t>
   </si>
   <si>
-    <t>2026年02月10日-02月12日</t>
+    <t>2027年02月09日-02月11日</t>
   </si>
   <si>
     <t>270家</t>
   </si>
   <si>
     <t>印度孟买文具及办公用品展览会 - Paperworld India</t>
   </si>
   <si>
     <t>亚洲-印度-孟买</t>
   </si>
   <si>
     <t>印度孟买国际展览中心</t>
   </si>
   <si>
-    <t>2026年02月26日-02月28日</t>
+    <t>2027年02月25日-02月27日</t>
   </si>
   <si>
     <t>350家</t>
   </si>
   <si>
-    <t>土耳其伊斯坦布尔文具及办公用品展览会 - Istanbul Stationery Office Fair</t>
+    <t>土耳其伊斯坦布尔文具及办公用品展览会 - İstanbul Kırtasiye Fuarı</t>
   </si>
   <si>
     <t>欧洲-土耳其-伊斯坦布尔</t>
   </si>
   <si>
-    <t>土耳其伊斯坦布尔会展中心</t>
-[...2 lines deleted...]
-    <t>2025年02月19日-02月22日</t>
+    <t>土耳其伊斯坦布尔博览中心</t>
+  </si>
+  <si>
+    <t>2027年03月24日-03月27日</t>
   </si>
   <si>
     <t>500家</t>
   </si>
   <si>
     <t>日本东京文具办公用品展览会 - ISOT</t>
   </si>
   <si>
     <t>亚洲-日本-东京</t>
   </si>
   <si>
     <t>日本东京有明国际会展中心</t>
   </si>
   <si>
     <t>2026年06月24日-06月26日</t>
   </si>
   <si>
     <t>897家</t>
   </si>
   <si>
     <t>德国纽伦堡文具展览会 - insights x</t>
   </si>
   <si>
     <t>欧洲-德国-纽伦堡</t>
   </si>
   <si>
     <t>德国纽伦堡会展中心</t>
   </si>
   <si>
     <t>2025年10月15日-10月17日</t>
   </si>
   <si>
     <t>311家</t>
   </si>
   <si>
     <t>德国法兰克福办公用品文具展览会 - Paperworld</t>
   </si>
   <si>
     <t>欧洲-德国-法兰克福</t>
   </si>
   <si>
     <t>德国法兰克福会展中心</t>
   </si>
   <si>
-    <t>2026年02月06日-02月09日</t>
+    <t>2027年01月29日-02月01日</t>
   </si>
   <si>
     <t>1624家</t>
   </si>
   <si>
     <t>阿联酋迪拜文具及办公用品展览会 - Paperworld Middle East</t>
   </si>
   <si>
     <t>中东地区-阿联酋-迪拜</t>
   </si>
   <si>
     <t>阿联酋迪拜世界贸易中心</t>
   </si>
   <si>
-    <t>2025年11月11日-11月13日</t>
-[...2 lines deleted...]
-    <t>554家</t>
+    <t>2026年10月13日-10月15日</t>
+  </si>
+  <si>
+    <t>650家</t>
   </si>
   <si>
     <t>新加坡文具及办公用品博览会 - Office Expo Asia</t>
   </si>
   <si>
     <t>亚洲-新加坡-新加坡</t>
   </si>
   <si>
     <t>新加坡滨海湾金沙会展中心</t>
   </si>
   <si>
     <t>2024年03月20日-03月22日</t>
   </si>
   <si>
     <t>300家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -712,267 +715,267 @@
       <c r="H5" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6">
         <v>2065</v>
       </c>
       <c r="B6" t="s">
         <v>24</v>
       </c>
       <c r="C6" t="s">
         <v>10</v>
       </c>
       <c r="D6" t="s">
         <v>25</v>
       </c>
       <c r="E6" t="s">
         <v>26</v>
       </c>
       <c r="F6" t="s">
         <v>27</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
-        <v>23</v>
+        <v>28</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>2001</v>
       </c>
       <c r="B7" t="s">
-        <v>28</v>
+        <v>29</v>
       </c>
       <c r="C7" t="s">
         <v>10</v>
       </c>
       <c r="D7" t="s">
-        <v>29</v>
+        <v>30</v>
       </c>
       <c r="E7" t="s">
-        <v>30</v>
+        <v>31</v>
       </c>
       <c r="F7" t="s">
-        <v>31</v>
+        <v>32</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
-        <v>32</v>
+        <v>33</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>2000</v>
       </c>
       <c r="B8" t="s">
-        <v>33</v>
+        <v>34</v>
       </c>
       <c r="C8" t="s">
         <v>10</v>
       </c>
       <c r="D8" t="s">
-        <v>34</v>
+        <v>35</v>
       </c>
       <c r="E8" t="s">
-        <v>35</v>
+        <v>36</v>
       </c>
       <c r="F8" t="s">
-        <v>36</v>
+        <v>37</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
-        <v>37</v>
+        <v>38</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>1996</v>
       </c>
       <c r="B9" t="s">
-        <v>38</v>
+        <v>39</v>
       </c>
       <c r="C9" t="s">
         <v>10</v>
       </c>
       <c r="D9" t="s">
-        <v>39</v>
+        <v>40</v>
       </c>
       <c r="E9" t="s">
-        <v>40</v>
+        <v>41</v>
       </c>
       <c r="F9" t="s">
-        <v>41</v>
+        <v>42</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
-        <v>42</v>
+        <v>43</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>1995</v>
       </c>
       <c r="B10" t="s">
-        <v>43</v>
+        <v>44</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
-        <v>44</v>
+        <v>45</v>
       </c>
       <c r="E10" t="s">
-        <v>45</v>
+        <v>46</v>
       </c>
       <c r="F10" t="s">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
-        <v>47</v>
+        <v>48</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11">
         <v>1994</v>
       </c>
       <c r="B11" t="s">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="C11" t="s">
         <v>10</v>
       </c>
       <c r="D11" t="s">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="E11" t="s">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="F11" t="s">
-        <v>51</v>
+        <v>52</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>1993</v>
       </c>
       <c r="B12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E12" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F12" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>1992</v>
       </c>
       <c r="B13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="E13" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="F13" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>1991</v>
       </c>
       <c r="B14" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E14" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F14" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>966</v>
       </c>
       <c r="B15" t="s">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>69</v>
+        <v>70</v>
       </c>
       <c r="E15" t="s">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="F15" t="s">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>72</v>
+        <v>73</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>