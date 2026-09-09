--- v1 (2026-07-26)
+++ v2 (2026-09-09)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>展会清单 导出时间：2026-07-27 01:17:50</t>
+    <t>展会清单 导出时间：2026-09-10 04:00:02</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>