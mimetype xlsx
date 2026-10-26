--- v2 (2026-09-09)
+++ v3 (2026-10-26)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="74">
   <si>
-    <t>展会清单 导出时间：2026-09-10 04:00:02</t>
+    <t>展会清单 导出时间：2026-10-26 08:35:05</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -71,60 +71,60 @@
   <si>
     <t>欧洲-英国-伦敦</t>
   </si>
   <si>
     <t>英国伦敦商业设计中心</t>
   </si>
   <si>
     <t>2026年05月12日-05月13日</t>
   </si>
   <si>
     <t>230家</t>
   </si>
   <si>
     <t>哈萨克斯坦办公用品、文具及教育展览会 - Office&amp;School Central Asia</t>
   </si>
   <si>
     <t>亚洲-哈萨克斯坦-阿斯塔纳</t>
   </si>
   <si>
     <t>哈萨克斯坦阿斯塔纳会展中心</t>
   </si>
   <si>
     <t>2026年06月22日-06月24日</t>
   </si>
   <si>
-    <t>越南国际智能办公设备及文具展览会 - VIETOFFICE</t>
+    <t>越南国际智能办公设备和文具展览会 - Vietoffice Expo</t>
   </si>
   <si>
     <t>亚洲-越南-胡志明</t>
   </si>
   <si>
     <t>越南西贡国际会展中心</t>
   </si>
   <si>
-    <t>2026年07月30日-08月01日</t>
+    <t>2027年06月29日-07月01日</t>
   </si>
   <si>
     <t>250家</t>
   </si>
   <si>
     <t>巴西圣保罗文具办公用品展览会 - OFFICE BRASIL</t>
   </si>
   <si>
     <t>南美洲-巴西-圣保罗</t>
   </si>
   <si>
     <t>巴西圣保罗北方展览中心</t>
   </si>
   <si>
     <t>2026年08月02日-08月05日</t>
   </si>
   <si>
     <t>280家</t>
   </si>
   <si>
     <t>韩国首尔文具展览会  - SISOFAIR</t>
   </si>
   <si>
     <t>亚洲-韩国-首尔</t>
   </si>