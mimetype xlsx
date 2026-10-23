--- v0 (2026-06-24)
+++ v1 (2026-10-23)
@@ -12,53 +12,53 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="68">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-06-24 10:07:38</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="69">
+  <si>
+    <t>展会清单 导出时间：2026-10-23 19:49:09</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -80,60 +80,60 @@
   <si>
     <t>150家</t>
   </si>
   <si>
     <t>马来西亚电线电缆展览会 - Wire &amp; Cable Show Malaysia</t>
   </si>
   <si>
     <t>亚洲-马来西亚-吉隆坡</t>
   </si>
   <si>
     <t>马来西亚国际贸易展览中心</t>
   </si>
   <si>
     <t>2027年08月19日-08月21日</t>
   </si>
   <si>
     <t>波兰电线电缆展览会 - Wire Tech Poland</t>
   </si>
   <si>
     <t>欧洲-波兰-华沙</t>
   </si>
   <si>
     <t>波兰华沙PTAK国际展览中心</t>
   </si>
   <si>
-    <t>2026年01月13日-01月15日</t>
+    <t>2026年12月01日-12月03日</t>
   </si>
   <si>
     <t>90家</t>
   </si>
   <si>
     <t>印尼国际电线电缆展览会 - Cable &amp; Wire Indonesia</t>
   </si>
   <si>
-    <t>2026年04月22日-04月24日</t>
+    <t>2027年04月21日-04月23日</t>
   </si>
   <si>
     <t>650家</t>
   </si>
   <si>
     <t>美国亚特兰大电线电缆展览会 - Interwire</t>
   </si>
   <si>
     <t>北美洲-美国-亚特兰大</t>
   </si>
   <si>
     <t>美国亚特兰大乔治亚世界会议中心</t>
   </si>
   <si>
     <t>2027年05月04日-05月06日</t>
   </si>
   <si>
     <t>450家</t>
   </si>
   <si>
     <t>越南线材及线缆设备展览会 - Wire &amp; Cable Show Vietnam</t>
   </si>
   <si>
     <t>亚洲-越南-河内</t>
   </si>
@@ -170,51 +170,54 @@
   <si>
     <t>2027年10月27日-10月29日</t>
   </si>
   <si>
     <t>500家</t>
   </si>
   <si>
     <t>俄罗斯莫斯科线缆线材展览会 - Wire Russia</t>
   </si>
   <si>
     <t>欧洲-俄罗斯-莫斯科</t>
   </si>
   <si>
     <t>俄罗斯莫斯科会展中心</t>
   </si>
   <si>
     <t>2027年05月25日-05月27日</t>
   </si>
   <si>
     <t>400家</t>
   </si>
   <si>
     <t>俄罗斯莫斯科电线电缆展览会 - Cabex</t>
   </si>
   <si>
-    <t>2026年03月10日-03月12日</t>
+    <t>俄罗斯莫斯科Timiryazev中心</t>
+  </si>
+  <si>
+    <t>2027年03月02日-03月04日</t>
   </si>
   <si>
     <t>260家</t>
   </si>
   <si>
     <t>菲律宾电线电缆展览会 - Wire &amp; Cable Show Philippines</t>
   </si>
   <si>
     <t>亚洲-菲律宾-马尼拉</t>
   </si>
   <si>
     <t>菲律宾马尼拉SMX会展中心</t>
   </si>
   <si>
     <t>2026年07月08日-07月10日</t>
   </si>
   <si>
     <t>152家</t>
   </si>
   <si>
     <t>泰国国际线缆及线材展览会 - wire Southeast ASIA</t>
   </si>
   <si>
     <t>亚洲-泰国-曼谷</t>
   </si>
@@ -834,130 +837,130 @@
       <c r="E11" t="s">
         <v>48</v>
       </c>
       <c r="F11" t="s">
         <v>49</v>
       </c>
       <c r="G11"/>
       <c r="H11" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12">
         <v>2067</v>
       </c>
       <c r="B12" t="s">
         <v>51</v>
       </c>
       <c r="C12" t="s">
         <v>10</v>
       </c>
       <c r="D12" t="s">
         <v>47</v>
       </c>
       <c r="E12" t="s">
-        <v>48</v>
+        <v>52</v>
       </c>
       <c r="F12" t="s">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="G12"/>
       <c r="H12" t="s">
-        <v>53</v>
+        <v>54</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13">
         <v>1989</v>
       </c>
       <c r="B13" t="s">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="C13" t="s">
         <v>10</v>
       </c>
       <c r="D13" t="s">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="E13" t="s">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="F13" t="s">
-        <v>57</v>
+        <v>58</v>
       </c>
       <c r="G13"/>
       <c r="H13" t="s">
-        <v>58</v>
+        <v>59</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14">
         <v>1473</v>
       </c>
       <c r="B14" t="s">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="C14" t="s">
         <v>10</v>
       </c>
       <c r="D14" t="s">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E14" t="s">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F14" t="s">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G14"/>
       <c r="H14" t="s">
         <v>50</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15">
         <v>2075</v>
       </c>
       <c r="B15" t="s">
-        <v>63</v>
+        <v>64</v>
       </c>
       <c r="C15" t="s">
         <v>10</v>
       </c>
       <c r="D15" t="s">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="E15" t="s">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="F15" t="s">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="G15"/>
       <c r="H15" t="s">
-        <v>67</v>
+        <v>68</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>