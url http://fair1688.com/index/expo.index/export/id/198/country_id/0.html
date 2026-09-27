--- v0 (2026-06-25)
+++ v1 (2026-09-27)
@@ -14,51 +14,51 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="194">
   <si>
-    <t>展会清单 导出时间：2026-06-25 11:11:55</t>
+    <t>展会清单 导出时间：2026-09-28 05:05:48</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
@@ -470,51 +470,51 @@
   <si>
     <t>日本东京有明国际会展中心</t>
   </si>
   <si>
     <t>2026年02月12日-02月14日</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔汽车工业及汽配展览会 - Automechanika Istanbul</t>
   </si>
   <si>
     <t>欧洲-土耳其-伊斯坦布尔</t>
   </si>
   <si>
     <t>土耳其伊斯坦布尔TUYAP会展中心</t>
   </si>
   <si>
     <t>2026年05月21日-05月24日</t>
   </si>
   <si>
     <t>1450家</t>
   </si>
   <si>
     <t>印尼（东南亚）国际客车展览会 - Busworld South East Asia</t>
   </si>
   <si>
-    <t>2026年05月20日-05月22日</t>
+    <t>2027年05月26日-05月28日</t>
   </si>
   <si>
     <t>150家</t>
   </si>
   <si>
     <t>柬埔寨国际汽车零配件展览会 - CamboAuto</t>
   </si>
   <si>
     <t>亚洲-柬埔寨-金边</t>
   </si>
   <si>
     <t>柬埔寨钻石岛会展中心</t>
   </si>
   <si>
     <t>2025年08月13日-08月16日</t>
   </si>
   <si>
     <t>180家</t>
   </si>
   <si>
     <t>泰国国际汽车零配件展览会 - TAPA</t>
   </si>
   <si>
     <t>亚洲-泰国-曼谷</t>
   </si>
@@ -527,51 +527,51 @@
   <si>
     <t>菲律宾马尼拉国际汽车展览会 - MIAS</t>
   </si>
   <si>
     <t>亚洲-菲律宾-马尼拉</t>
   </si>
   <si>
     <t>菲律宾马尼拉世界贸易中心</t>
   </si>
   <si>
     <t>2026年04月09日-04月12日</t>
   </si>
   <si>
     <t>印尼国际客车、卡车及零部件展览会 - IIBT</t>
   </si>
   <si>
     <t>印尼国际汽车配件展览会 - INAPA</t>
   </si>
   <si>
     <t>1100家</t>
   </si>
   <si>
     <t>泰国国际汽车生产制造展览会 - Automotive Manufacturing</t>
   </si>
   <si>
-    <t>2026年06月17日-06月20日</t>
+    <t>2027年06月16日-06月19日</t>
   </si>
   <si>
     <t>250家</t>
   </si>
   <si>
     <t>缅甸国际客车及卡车展览会 - Bus &amp; Truck Myanmar</t>
   </si>
   <si>
     <t>亚洲-缅甸-仰光</t>
   </si>
   <si>
     <t>缅甸仰光会展中心</t>
   </si>
   <si>
     <t>2023年10月20日-10月22日</t>
   </si>
   <si>
     <t>120家</t>
   </si>
   <si>
     <t>巴基斯坦国际汽车及零配件展览会 - Pakistan Auto Show</t>
   </si>
   <si>
     <t>亚洲-巴基斯坦-拉合尔</t>
   </si>