--- v0 (2026-06-25)
+++ v1 (2026-10-23)
@@ -14,90 +14,90 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="106">
   <si>
-    <t>展会清单 导出时间：2026-06-25 21:41:55</t>
+    <t>展会清单 导出时间：2026-10-23 11:52:51</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>瑞典国际机床展览会 - Elmia Machine Tools</t>
   </si>
   <si>
     <t>机床 / 模具</t>
   </si>
   <si>
     <t>欧洲-瑞典-斯德哥尔摩</t>
   </si>
   <si>
     <t>瑞典延雪平ELMIA会展中心</t>
   </si>
   <si>
-    <t>2026年05月19日-05月22日</t>
+    <t>2028年05月16日-05月19日</t>
   </si>
   <si>
     <t>1147家</t>
   </si>
   <si>
     <t>印尼雅加达模具展览会 – Mould &amp; Die Indonesia</t>
   </si>
   <si>
     <t>亚洲-印度尼西亚-雅加达</t>
   </si>
   <si>
     <t>印度尼西亚雅加达国际博览会议中心</t>
   </si>
   <si>
     <t>2025年11月19日-11月22日</t>
   </si>
   <si>
     <t>772家</t>
   </si>
   <si>
     <t>德国斯图加特模具展览会 - Moulding Expo</t>
   </si>
   <si>
     <t>欧洲-德国-斯图加特</t>
   </si>
@@ -287,90 +287,90 @@
   <si>
     <t>315家</t>
   </si>
   <si>
     <t>南非约翰内斯堡机床展览会 - Machine Tools Africa</t>
   </si>
   <si>
     <t>非洲-南非-约翰内斯堡</t>
   </si>
   <si>
     <t>南非约翰内斯堡国际展览中心</t>
   </si>
   <si>
     <t>2024年05月21日-05月24日</t>
   </si>
   <si>
     <t>波兰机床展览会 - STOM TOOL</t>
   </si>
   <si>
     <t>欧洲-波兰-凯尔采</t>
   </si>
   <si>
     <t>波兰凯尔采会展中心</t>
   </si>
   <si>
-    <t>2026年03月24日-03月27日</t>
+    <t>2027年04月06日-04月09日</t>
   </si>
   <si>
     <t>408家</t>
   </si>
   <si>
     <t>菲律宾国际模具及金属加工机械展览会 - PDMEX</t>
   </si>
   <si>
     <t>亚洲-菲律宾-马尼拉</t>
   </si>
   <si>
     <t>菲律宾马尼拉世界贸易中心</t>
   </si>
   <si>
     <t>2024年08月28日-08月31日</t>
   </si>
   <si>
     <t>187家</t>
   </si>
   <si>
     <t>印尼国际机床工具展览会 - Machine Tool Indonesia</t>
   </si>
   <si>
     <t>2026年12月02日-12月05日</t>
   </si>
   <si>
     <t>1542家</t>
   </si>
   <si>
     <t>泰国国际模具展览会 - InterMold Thailand</t>
   </si>
   <si>
     <t>亚洲-泰国-曼谷</t>
   </si>
   <si>
     <t>泰国曼谷国际贸易展览中心</t>
   </si>
   <si>
-    <t>2026年06月17日-06月20日</t>
+    <t>2027年06月16日-06月19日</t>
   </si>
   <si>
     <t>2100家</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
       <i val="0"/>
       <strike val="0"/>
       <u val="none"/>
       <sz val="11"/>
       <color rgb="FF000000"/>
       <name val="Calibri"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>