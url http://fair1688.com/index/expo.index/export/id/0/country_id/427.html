--- v0 (2026-06-08)
+++ v1 (2026-07-23)
@@ -14,90 +14,90 @@
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
   <si>
-    <t>展会清单 导出时间：2026-06-08 09:14:27</t>
+    <t>展会清单 导出时间：2026-07-23 16:48:57</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
-    <t>瑞典国际工业及分包展览会 - Elmia Subcontractor</t>
+    <t>瑞典国际工业展览会 - Elmia Subcontractor</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
     <t>欧洲-瑞典-斯德哥尔摩</t>
   </si>
   <si>
     <t>瑞典延雪平ELMIA会展中心</t>
   </si>
   <si>
-    <t>2025年11月11日-11月13日</t>
+    <t>2026年11月10日-11月12日</t>
   </si>
   <si>
     <t>947家</t>
   </si>
   <si>
     <t>瑞典国际塑料橡胶技术展览会 - Elmia Polymer</t>
   </si>
   <si>
     <t>橡胶 / 塑料</t>
   </si>
   <si>
     <t>2026年05月19日-05月22日</t>
   </si>
   <si>
     <t>1147家</t>
   </si>
   <si>
     <t>瑞典国际钣金工业展览会 - Elmia Sheet Metal</t>
   </si>
   <si>
     <t>金属 / 冶金工业</t>
   </si>
   <si>
     <t>瑞典国际3D打印增材制造展览会 - Elmia 3D</t>
   </si>