--- v1 (2026-07-23)
+++ v2 (2026-10-21)
@@ -12,128 +12,125 @@
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="1" firstSheet="0" minimized="0" showHorizontalScroll="1" showSheetTabs="1" showVerticalScroll="1" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Worksheet" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="0" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="31">
-[...1 lines deleted...]
-    <t>展会清单 导出时间：2026-07-23 16:48:57</t>
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="30">
+  <si>
+    <t>展会清单 导出时间：2026-10-22 00:07:16</t>
   </si>
   <si>
     <t>展会序号</t>
   </si>
   <si>
     <t>展会名称</t>
   </si>
   <si>
     <t>行业</t>
   </si>
   <si>
     <t>展会地点</t>
   </si>
   <si>
     <t>展馆</t>
   </si>
   <si>
     <t>展会日期</t>
   </si>
   <si>
     <t>组织单位</t>
   </si>
   <si>
     <t>展商数量</t>
   </si>
   <si>
     <t>瑞典国际工业展览会 - Elmia Subcontractor</t>
   </si>
   <si>
     <t>工业 / 制造业</t>
   </si>
   <si>
     <t>欧洲-瑞典-斯德哥尔摩</t>
   </si>
   <si>
     <t>瑞典延雪平ELMIA会展中心</t>
   </si>
   <si>
     <t>2026年11月10日-11月12日</t>
   </si>
   <si>
     <t>947家</t>
   </si>
   <si>
     <t>瑞典国际塑料橡胶技术展览会 - Elmia Polymer</t>
   </si>
   <si>
     <t>橡胶 / 塑料</t>
   </si>
   <si>
-    <t>2026年05月19日-05月22日</t>
+    <t>2028年05月16日-05月19日</t>
   </si>
   <si>
     <t>1147家</t>
   </si>
   <si>
     <t>瑞典国际钣金工业展览会 - Elmia Sheet Metal</t>
   </si>
   <si>
     <t>金属 / 冶金工业</t>
   </si>
   <si>
     <t>瑞典国际3D打印增材制造展览会 - Elmia 3D</t>
   </si>
   <si>
     <t>3D打印</t>
   </si>
   <si>
     <t>瑞典国际焊接展览会 - ElMIA WELDING</t>
   </si>
   <si>
     <t>焊接切割</t>
-  </si>
-[...1 lines deleted...]
-    <t>2026年05月19日-05月21日</t>
   </si>
   <si>
     <t>瑞典国际机床展览会 - Elmia Machine Tools</t>
   </si>
   <si>
     <t>机床 / 模具</t>
   </si>
   <si>
     <t>瑞典国际自动化展览会 - Elmia Automation</t>
   </si>
   <si>
     <t>自动化 / 仪表</t>
   </si>
   <si>
     <t>瑞典国际工业博览会 - Elmia Production Fairs</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xml:space="preserve">
   <numFmts count="0"/>
   <fonts count="1">
     <font>
       <b val="0"/>
@@ -606,111 +603,111 @@
       <c r="F6" t="s">
         <v>17</v>
       </c>
       <c r="G6"/>
       <c r="H6" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7">
         <v>4108</v>
       </c>
       <c r="B7" t="s">
         <v>23</v>
       </c>
       <c r="C7" t="s">
         <v>24</v>
       </c>
       <c r="D7" t="s">
         <v>11</v>
       </c>
       <c r="E7" t="s">
         <v>12</v>
       </c>
       <c r="F7" t="s">
-        <v>25</v>
+        <v>17</v>
       </c>
       <c r="G7"/>
       <c r="H7" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8">
         <v>4107</v>
       </c>
       <c r="B8" t="s">
+        <v>25</v>
+      </c>
+      <c r="C8" t="s">
         <v>26</v>
-      </c>
-[...1 lines deleted...]
-        <v>27</v>
       </c>
       <c r="D8" t="s">
         <v>11</v>
       </c>
       <c r="E8" t="s">
         <v>12</v>
       </c>
       <c r="F8" t="s">
         <v>17</v>
       </c>
       <c r="G8"/>
       <c r="H8" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="9" spans="1:8">
       <c r="A9">
         <v>4106</v>
       </c>
       <c r="B9" t="s">
+        <v>27</v>
+      </c>
+      <c r="C9" t="s">
         <v>28</v>
-      </c>
-[...1 lines deleted...]
-        <v>29</v>
       </c>
       <c r="D9" t="s">
         <v>11</v>
       </c>
       <c r="E9" t="s">
         <v>12</v>
       </c>
       <c r="F9" t="s">
         <v>17</v>
       </c>
       <c r="G9"/>
       <c r="H9" t="s">
         <v>18</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10">
         <v>4105</v>
       </c>
       <c r="B10" t="s">
-        <v>30</v>
+        <v>29</v>
       </c>
       <c r="C10" t="s">
         <v>10</v>
       </c>
       <c r="D10" t="s">
         <v>11</v>
       </c>
       <c r="E10" t="s">
         <v>12</v>
       </c>
       <c r="F10" t="s">
         <v>17</v>
       </c>
       <c r="G10"/>
       <c r="H10" t="s">
         <v>18</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="A1:H1"/>
   </mergeCells>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>